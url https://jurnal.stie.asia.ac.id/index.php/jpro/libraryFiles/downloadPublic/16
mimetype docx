--- v0 (2026-07-06)
+++ v1 (2026-08-17)
@@ -1,236 +1,460 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
-  <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/footer2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/footer3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footer+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
-  <Override PartName="/word/glossary/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.glossary+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/word/glossary/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:body>
-    <w:p w14:paraId="37E1D1EA" w14:textId="34EE6CAB" w:rsidR="003D098A" w:rsidRDefault="002F0048" w:rsidP="00647EEC">
-[...1 lines deleted...]
-        <w:pStyle w:val="JournalTitle"/>
+    <w:p w14:paraId="37E1D1EA" w14:textId="34EE6CAB" w:rsidR="003D098A" w:rsidRDefault="002F0048" w:rsidP="00474B15">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="10"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D068D2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">The </w:t>
       </w:r>
       <w:r w:rsidR="005225DB">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>T</w:t>
       </w:r>
       <w:r w:rsidRPr="00D068D2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">ittle </w:t>
       </w:r>
       <w:r w:rsidR="005225DB">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidRPr="00D068D2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">hould be </w:t>
       </w:r>
       <w:r w:rsidR="005225DB">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidRPr="00D068D2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>lear</w:t>
       </w:r>
       <w:r w:rsidR="003B18FD" w:rsidRPr="00D068D2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="005225DB">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="003B18FD" w:rsidRPr="00D068D2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">oncise, </w:t>
       </w:r>
       <w:r w:rsidR="005225DB">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="003B18FD" w:rsidRPr="00D068D2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">nteresting, and </w:t>
       </w:r>
       <w:r w:rsidR="005225DB">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="003B18FD" w:rsidRPr="00D068D2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>onsist</w:t>
       </w:r>
       <w:r w:rsidR="00310D0A">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="003B18FD" w:rsidRPr="00D068D2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve"> of </w:t>
       </w:r>
       <w:r w:rsidR="005225DB">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>M</w:t>
       </w:r>
       <w:r w:rsidR="003B18FD" w:rsidRPr="00D068D2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">aximum 15 </w:t>
       </w:r>
       <w:r w:rsidR="005225DB">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidR="003B18FD" w:rsidRPr="00D068D2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>ords</w:t>
       </w:r>
       <w:r w:rsidR="00D068D2" w:rsidRPr="00D068D2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="008F35AE">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>Capitalized Each Word</w:t>
       </w:r>
       <w:r w:rsidR="00D068D2" w:rsidRPr="00D068D2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
       <w:r w:rsidR="005A44EE">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">Centre, </w:t>
       </w:r>
       <w:r w:rsidR="005225DB">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidR="00D068D2" w:rsidRPr="00D068D2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t xml:space="preserve">old, 14pt </w:t>
       </w:r>
       <w:r w:rsidR="005225DB">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00D068D2" w:rsidRPr="00D068D2">
+        <w:rPr>
+          <w:b/>
+          <w:sz w:val="28"/>
+          <w:szCs w:val="28"/>
+        </w:rPr>
         <w:t>ize</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="500FD57B" w14:textId="6F0228E6" w:rsidR="008257B6" w:rsidRPr="00343A69" w:rsidRDefault="00F64714" w:rsidP="00476A05">
-[...1 lines deleted...]
-        <w:pStyle w:val="JournalTitleSub"/>
+    <w:p w14:paraId="500FD57B" w14:textId="6F0228E6" w:rsidR="008257B6" w:rsidRPr="00343A69" w:rsidRDefault="00F64714" w:rsidP="00474B15">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:hanging="10"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
       <w:r>
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
         <w:t>Subtitle</w:t>
       </w:r>
       <w:r w:rsidR="00E43C6D">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008F35AE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="00E43C6D">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">an </w:t>
       </w:r>
       <w:r w:rsidR="008F35AE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
         <w:t>B</w:t>
       </w:r>
       <w:r w:rsidR="00E43C6D">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">e </w:t>
       </w:r>
       <w:r w:rsidR="008F35AE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
         <w:t>U</w:t>
       </w:r>
       <w:r w:rsidR="00E43C6D">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">sed </w:t>
       </w:r>
       <w:r w:rsidR="008F35AE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
         <w:t>W</w:t>
       </w:r>
       <w:r w:rsidR="00E43C6D">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">hen </w:t>
       </w:r>
       <w:r w:rsidR="008F35AE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
         <w:t>N</w:t>
       </w:r>
       <w:r w:rsidR="00E43C6D">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">eeded, </w:t>
       </w:r>
       <w:r w:rsidR="003802CA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">and </w:t>
       </w:r>
       <w:r w:rsidR="008F35AE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
         <w:t>I</w:t>
       </w:r>
       <w:r w:rsidR="003802CA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00E43C6D">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> 12pt </w:t>
       </w:r>
       <w:r w:rsidR="008F35AE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
         <w:t>S</w:t>
       </w:r>
       <w:r w:rsidR="00E43C6D">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
         <w:t>ize</w:t>
       </w:r>
       <w:r w:rsidR="003802CA">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00A009A1">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
         <w:t>with</w:t>
       </w:r>
       <w:r w:rsidR="00E43C6D">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="008F35AE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
         <w:t>C</w:t>
       </w:r>
       <w:r w:rsidR="00E43C6D">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">apital </w:t>
       </w:r>
       <w:r w:rsidR="008F35AE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
         <w:t>F</w:t>
       </w:r>
       <w:r w:rsidR="00E43C6D">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">irst </w:t>
       </w:r>
       <w:r w:rsidR="008F35AE">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
         <w:t>L</w:t>
       </w:r>
       <w:r w:rsidR="00E43C6D">
+        <w:rPr>
+          <w:bCs/>
+        </w:rPr>
         <w:t>etter</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37E1D1EB" w14:textId="77777777" w:rsidR="003D098A" w:rsidRDefault="00EF4A92" w:rsidP="00474B15">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6102741E" w14:textId="0257524D" w:rsidR="00C27FF1" w:rsidRDefault="006B632D" w:rsidP="00474B15">
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:t>Author</w:t>
@@ -266,60 +490,60 @@
         </w:rPr>
         <w:t>1</w:t>
       </w:r>
       <w:r w:rsidR="00C27FF1">
         <w:rPr>
           <w:vertAlign w:val="superscript"/>
         </w:rPr>
         <w:t>,2</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37E1D1EE" w14:textId="653DED95" w:rsidR="003D098A" w:rsidRDefault="003D098A" w:rsidP="00474B15">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="60788E50" w14:textId="77777777" w:rsidR="00350910" w:rsidRDefault="00350910" w:rsidP="00474B15">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:right="179" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Arial" w:eastAsia="Arial" w:hAnsi="Arial" w:cs="Arial"/>
           <w:color w:val="FF0000"/>
         </w:rPr>
-        <w:sectPr w:rsidR="00350910" w:rsidSect="00873579">
-[...5 lines deleted...]
-          <w:footerReference w:type="first" r:id="rId13"/>
+        <w:sectPr w:rsidR="00350910" w:rsidSect="00EA1AE7">
+          <w:headerReference w:type="even" r:id="rId6"/>
+          <w:headerReference w:type="default" r:id="rId7"/>
+          <w:footerReference w:type="even" r:id="rId8"/>
+          <w:footerReference w:type="default" r:id="rId9"/>
+          <w:headerReference w:type="first" r:id="rId10"/>
+          <w:footerReference w:type="first" r:id="rId11"/>
           <w:pgSz w:w="11911" w:h="16841"/>
           <w:pgMar w:top="1701" w:right="1134" w:bottom="1134" w:left="1134" w:header="720" w:footer="720" w:gutter="0"/>
-          <w:pgNumType w:start="342"/>
+          <w:pgNumType w:start="1"/>
           <w:cols w:space="720"/>
           <w:titlePg/>
         </w:sectPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="66168EFB" w14:textId="77777777" w:rsidR="008E78C6" w:rsidRDefault="008E78C6" w:rsidP="00511BBC">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="48" w:firstLine="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="37E1D1EF" w14:textId="3DB1B917" w:rsidR="003D098A" w:rsidRPr="00102E17" w:rsidRDefault="0036296D" w:rsidP="00A05685">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="179" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00102E17">
@@ -429,70 +653,65 @@
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>-mail</w:t>
       </w:r>
       <w:r w:rsidR="004C7397" w:rsidRPr="00102E17">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00B832E3" w:rsidRPr="00102E17">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>:</w:t>
       </w:r>
       <w:r w:rsidR="004C7397" w:rsidRPr="00102E17">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
-      <w:hyperlink r:id="rId14" w:history="1">
+      <w:hyperlink r:id="rId12" w:history="1">
         <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:color w:val="000000" w:themeColor="text1"/>
             <w:sz w:val="22"/>
             <w:szCs w:val="22"/>
             <w:u w:val="none"/>
           </w:rPr>
           <w:t>E-mail</w:t>
         </w:r>
       </w:hyperlink>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
-[...5 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t xml:space="preserve"> addres</w:t>
+      </w:r>
     </w:p>
     <w:p w14:paraId="2C4B8BFE" w14:textId="77777777" w:rsidR="00123FB2" w:rsidRPr="00102E17" w:rsidRDefault="00123FB2" w:rsidP="00474B15">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1170"/>
           <w:tab w:val="left" w:pos="1350"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="90" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0C2520D7" w14:textId="05D49841" w:rsidR="005F3E5A" w:rsidRPr="00102E17" w:rsidRDefault="0036296D" w:rsidP="00A05685">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="1170"/>
           <w:tab w:val="left" w:pos="1350"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
@@ -550,51 +769,51 @@
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="00452531" w:rsidRPr="00102E17">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>xxx</w:t>
       </w:r>
       <w:r w:rsidR="001B0A2C" w:rsidRPr="00102E17">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>, 202</w:t>
       </w:r>
       <w:r w:rsidR="00452531" w:rsidRPr="00102E17">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>6</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="106B9157" w14:textId="0E90DEBC" w:rsidR="00B92707" w:rsidRPr="00102E17" w:rsidRDefault="00B92707" w:rsidP="008F100C">
+    <w:p w14:paraId="106B9157" w14:textId="3A0B0F32" w:rsidR="00B92707" w:rsidRPr="00102E17" w:rsidRDefault="00B92707" w:rsidP="008F100C">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="1428"/>
           <w:tab w:val="left" w:pos="1710"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00102E17">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Accepted date</w:t>
       </w:r>
       <w:r w:rsidR="001B0A2C" w:rsidRPr="00102E17">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -730,157 +949,192 @@
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00102E17">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ARTICLE I</w:t>
       </w:r>
       <w:r w:rsidR="002563BE" w:rsidRPr="00102E17">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>DENTITY</w:t>
       </w:r>
     </w:p>
-    <w:sdt>
-[...42 lines deleted...]
-    <w:p w14:paraId="78262E5E" w14:textId="77777777" w:rsidR="00083841" w:rsidRPr="00102E17" w:rsidRDefault="00083841" w:rsidP="00474B15">
+    <w:p w14:paraId="00DAFFBC" w14:textId="1B53B730" w:rsidR="00A462B6" w:rsidRPr="00102E17" w:rsidRDefault="00E66C3F" w:rsidP="00A05685">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="1170"/>
           <w:tab w:val="left" w:pos="1350"/>
           <w:tab w:val="left" w:pos="1530"/>
           <w:tab w:val="left" w:pos="1710"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
-        <w:ind w:left="90" w:firstLine="0"/>
+        <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-    </w:p>
-    <w:p w14:paraId="4FEEF869" w14:textId="2DFD26A1" w:rsidR="00083841" w:rsidRPr="00102E17" w:rsidRDefault="00083841" w:rsidP="00A05685">
+      <w:r w:rsidRPr="00102E17">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Vol. </w:t>
+      </w:r>
+      <w:r w:rsidR="00083841" w:rsidRPr="00102E17">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>xx</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00102E17">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> No. </w:t>
+      </w:r>
+      <w:r w:rsidR="00083841" w:rsidRPr="00102E17">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t xml:space="preserve">xx </w:t>
+      </w:r>
+      <w:r w:rsidR="00452531" w:rsidRPr="00102E17">
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>April 2026</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="78262E5E" w14:textId="797EB042" w:rsidR="00083841" w:rsidRDefault="00EA1AE7" w:rsidP="00EA1AE7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="1170"/>
           <w:tab w:val="left" w:pos="1350"/>
           <w:tab w:val="left" w:pos="1530"/>
           <w:tab w:val="left" w:pos="1710"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
-          <w:b/>
-[...15 lines deleted...]
-    <w:p w14:paraId="4F21B3F0" w14:textId="72311BA7" w:rsidR="00083841" w:rsidRPr="008F100C" w:rsidRDefault="00A05685" w:rsidP="00A05685">
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Page xxx-xxx</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="14208069" w14:textId="77777777" w:rsidR="00EA1AE7" w:rsidRPr="00102E17" w:rsidRDefault="00EA1AE7" w:rsidP="00EA1AE7">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="284"/>
           <w:tab w:val="left" w:pos="1170"/>
           <w:tab w:val="left" w:pos="1350"/>
           <w:tab w:val="left" w:pos="1530"/>
           <w:tab w:val="left" w:pos="1710"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
+    </w:p>
+    <w:p w14:paraId="4FEEF869" w14:textId="2DFD26A1" w:rsidR="00083841" w:rsidRPr="00102E17" w:rsidRDefault="00083841" w:rsidP="00A05685">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="1170"/>
+          <w:tab w:val="left" w:pos="1350"/>
+          <w:tab w:val="left" w:pos="1530"/>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00102E17">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>DOI</w:t>
+      </w:r>
+    </w:p>
+    <w:p w14:paraId="4F21B3F0" w14:textId="72311BA7" w:rsidR="00083841" w:rsidRPr="008F100C" w:rsidRDefault="00A05685" w:rsidP="00A05685">
+      <w:pPr>
+        <w:tabs>
+          <w:tab w:val="left" w:pos="284"/>
+          <w:tab w:val="left" w:pos="1170"/>
+          <w:tab w:val="left" w:pos="1350"/>
+          <w:tab w:val="left" w:pos="1530"/>
+          <w:tab w:val="left" w:pos="1710"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+        <w:rPr>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+      </w:pPr>
       <w:r w:rsidRPr="008F100C">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>https://doi.org/10.32815/jpro.vxix.ID</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="56B7A89A" w14:textId="0579ED5B" w:rsidR="006731CA" w:rsidRDefault="00EF4A92" w:rsidP="00331AB0">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:b/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00331AB0">
         <w:br w:type="column"/>
@@ -1471,795 +1725,137 @@
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>ABSTRAK</w:t>
       </w:r>
       <w:r w:rsidRPr="00D12D2A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37E1D1F6" w14:textId="64606C46" w:rsidR="003D098A" w:rsidRPr="00D12D2A" w:rsidRDefault="006461EA" w:rsidP="00474B15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="175" w:firstLine="0"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r>
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Abstrak</w:t>
-[...2 lines deleted...]
-      <w:r>
+        <w:t xml:space="preserve">Abstrak merupakan ringkasan dari keseluruhan artikel. </w:t>
+      </w:r>
+      <w:r w:rsidR="001E59EE">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>Penulis</w:t>
+      </w:r>
+      <w:r w:rsidR="004E266E">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...9 lines deleted...]
-      <w:r>
+      <w:r w:rsidR="002518D3">
+        <w:rPr>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
+        <w:t>menyusun abstrak</w:t>
+      </w:r>
+      <w:r w:rsidR="00C52013">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
-[...125 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="003E4428">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>dengan</w:t>
-[...37 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>dengan urutan yaitu</w:t>
+      </w:r>
       <w:r w:rsidR="005011D4">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...145 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> tujuan penelitian yang menjelaskan pertanyaan penelitian utama, metode penelitian yang </w:t>
+      </w:r>
       <w:r w:rsidR="00E446F5">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>menjelaskan</w:t>
-[...136 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">menjelaskan bagaimana penulis melakukan penelitian, hasil penelitian utama, </w:t>
+      </w:r>
       <w:r w:rsidR="00DB2742">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>implikasi</w:t>
-[...152 lines deleted...]
-        <w:t>)</w:t>
+        <w:t>implikasi utama dari hasil penelitian, dan keterbatasan penelitian (jika ada)</w:t>
       </w:r>
       <w:r w:rsidR="00486A82">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...19 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">. Abstrak </w:t>
+      </w:r>
       <w:r w:rsidR="002577C3">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>ditulis</w:t>
-[...44 lines deleted...]
-        <w:t xml:space="preserve"> 150 kata</w:t>
+        <w:t>ditulis maksimal dalam 150 kata</w:t>
       </w:r>
       <w:r w:rsidR="00486A82">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="001E59EE">
         <w:rPr>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37E1D1F7" w14:textId="77777777" w:rsidR="003D098A" w:rsidRPr="00D12D2A" w:rsidRDefault="00EF4A92" w:rsidP="00474B15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="22"/>
@@ -2274,364 +1870,72 @@
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="0BF87200" w14:textId="554BD038" w:rsidR="00350910" w:rsidRPr="00486A82" w:rsidRDefault="00EF4A92" w:rsidP="00474B15">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="175" w:hanging="10"/>
         <w:sectPr w:rsidR="00350910" w:rsidRPr="00486A82" w:rsidSect="00511BBC">
           <w:type w:val="continuous"/>
           <w:pgSz w:w="11911" w:h="16841"/>
           <w:pgMar w:top="1701" w:right="1134" w:bottom="1134" w:left="1134" w:header="720" w:footer="720" w:gutter="0"/>
           <w:pgNumType w:start="342"/>
           <w:cols w:num="2" w:space="567" w:equalWidth="0">
             <w:col w:w="3402" w:space="567"/>
             <w:col w:w="5674"/>
           </w:cols>
           <w:titlePg/>
         </w:sectPr>
       </w:pPr>
       <w:r w:rsidRPr="00D12D2A">
         <w:rPr>
           <w:b/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve">Kata </w:t>
-[...1 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t>Kata kunci:</w:t>
+      </w:r>
       <w:r w:rsidRPr="00D12D2A">
         <w:rPr>
-          <w:b/>
-[...15 lines deleted...]
-        <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidR="00486A82">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>pilih</w:t>
-[...137 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve">pilih 3 sampai 5 kata kunci atau frasa yang relevan dan menggambarkan topik, metode, dan </w:t>
+      </w:r>
       <w:r w:rsidR="00795BA9">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>hasil</w:t>
-[...135 lines deleted...]
-        <w:t>.</w:t>
+        <w:t>hasil penelitian dengan baik. Pisahkan setiap kata kunci dengan titik koma.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37E1D1F9" w14:textId="77777777" w:rsidR="003D098A" w:rsidRDefault="00EF4A92">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1DFBA4CD" w14:textId="77777777" w:rsidR="00DD568D" w:rsidRDefault="00DD568D">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="37E1D1FB" w14:textId="77C1182A" w:rsidR="003D098A" w:rsidRDefault="003D098A" w:rsidP="0042039F">
       <w:pPr>
@@ -2701,236 +2005,257 @@
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="0A4DDC18" w14:textId="77777777" w:rsidR="00511BBC" w:rsidRDefault="00511BBC" w:rsidP="00C371EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="13D830B1" w14:textId="77777777" w:rsidR="00511BBC" w:rsidRDefault="00511BBC" w:rsidP="00C371EB">
       <w:pPr>
         <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
         <w:ind w:left="284" w:firstLine="0"/>
         <w:jc w:val="left"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37E1D207" w14:textId="75399C1F" w:rsidR="003D098A" w:rsidRPr="00476A05" w:rsidRDefault="00EF4A92" w:rsidP="00476A05">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="00476A05">
+    <w:p w14:paraId="37E1D207" w14:textId="75399C1F" w:rsidR="003D098A" w:rsidRDefault="00EF4A92" w:rsidP="00290E26">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="384"/>
+          <w:tab w:val="center" w:pos="1855"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:tab/>
       </w:r>
-      <w:r w:rsidR="002563BE" w:rsidRPr="00476A05">
+      <w:r w:rsidR="002563BE">
         <w:t>INTRODUCTION</w:t>
       </w:r>
-      <w:r w:rsidRPr="00476A05">
+      <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4D7DF18D" w14:textId="57B24429" w:rsidR="00E542D6" w:rsidRPr="008C58F3" w:rsidRDefault="00F41ACF" w:rsidP="008C58F3">
-[...3 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+    <w:p w14:paraId="4D7DF18D" w14:textId="57B24429" w:rsidR="00E542D6" w:rsidRPr="00E542D6" w:rsidRDefault="00F41ACF" w:rsidP="00E542D6">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="008C58F3">
+      <w:r>
         <w:t xml:space="preserve">The introduction </w:t>
       </w:r>
-      <w:r w:rsidR="00240B39" w:rsidRPr="008C58F3">
+      <w:r w:rsidR="00240B39">
         <w:t xml:space="preserve">discusses the </w:t>
       </w:r>
-      <w:r w:rsidR="00FD2BAC" w:rsidRPr="008C58F3">
+      <w:r w:rsidR="00FD2BAC">
         <w:t>author</w:t>
       </w:r>
-      <w:r w:rsidR="00583727" w:rsidRPr="008C58F3">
+      <w:r w:rsidR="00583727">
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="00FD2BAC" w:rsidRPr="008C58F3">
+      <w:r w:rsidR="00FD2BAC">
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00583727" w:rsidRPr="008C58F3">
+      <w:r w:rsidR="00583727">
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="00FD2BAC" w:rsidRPr="008C58F3">
+      <w:r w:rsidR="00FD2BAC">
         <w:t>’ reason</w:t>
       </w:r>
-      <w:r w:rsidR="00583727" w:rsidRPr="008C58F3">
+      <w:r w:rsidR="00583727">
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00FD2BAC" w:rsidRPr="008C58F3">
+      <w:r w:rsidR="00FD2BAC">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00240B39" w:rsidRPr="008C58F3">
+      <w:r w:rsidR="00240B39">
         <w:t>for doing</w:t>
       </w:r>
-      <w:r w:rsidR="00B33F89" w:rsidRPr="008C58F3">
+      <w:r w:rsidR="00B33F89">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00583727" w:rsidRPr="008C58F3">
+      <w:r w:rsidR="00583727">
         <w:t>the research. It should begin with a</w:t>
       </w:r>
-      <w:r w:rsidR="0034590B" w:rsidRPr="008C58F3">
+      <w:r w:rsidR="0034590B">
         <w:t xml:space="preserve">n overview of the research issue, </w:t>
       </w:r>
-      <w:r w:rsidR="006F0682" w:rsidRPr="008C58F3">
+      <w:r w:rsidR="006F0682">
         <w:t>provide context</w:t>
       </w:r>
-      <w:r w:rsidR="0034590B" w:rsidRPr="008C58F3">
+      <w:r w:rsidR="0034590B">
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="006F0682" w:rsidRPr="008C58F3">
+      <w:r w:rsidR="006F0682">
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
-      <w:r w:rsidR="0034590B" w:rsidRPr="008C58F3">
+      <w:r w:rsidR="0034590B">
         <w:t>demonstrate the study’s urgency</w:t>
       </w:r>
-      <w:r w:rsidR="009A75C1" w:rsidRPr="008C58F3">
+      <w:r w:rsidR="009A75C1">
         <w:t xml:space="preserve"> and reason. </w:t>
       </w:r>
-      <w:r w:rsidR="00604B8D" w:rsidRPr="008C58F3">
+      <w:r w:rsidR="00604B8D">
         <w:t xml:space="preserve">Relevant and current </w:t>
       </w:r>
-      <w:r w:rsidR="00946728" w:rsidRPr="008C58F3">
+      <w:r w:rsidR="00946728">
         <w:t>literature</w:t>
       </w:r>
-      <w:r w:rsidR="00CE47D8" w:rsidRPr="008C58F3">
+      <w:r w:rsidR="00CE47D8">
         <w:t xml:space="preserve"> is</w:t>
       </w:r>
-      <w:r w:rsidR="009A75C1" w:rsidRPr="008C58F3">
+      <w:r w:rsidR="009A75C1">
         <w:t xml:space="preserve"> offered to display both</w:t>
       </w:r>
-      <w:r w:rsidR="00CE47D8" w:rsidRPr="008C58F3">
+      <w:r w:rsidR="00CE47D8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00EC587F" w:rsidRPr="008C58F3">
+      <w:r w:rsidR="00EC587F">
         <w:t xml:space="preserve">research gap </w:t>
       </w:r>
-      <w:r w:rsidR="00E932DB" w:rsidRPr="008C58F3">
+      <w:r w:rsidR="00E932DB">
         <w:t>and</w:t>
       </w:r>
-      <w:r w:rsidR="00EC587F" w:rsidRPr="008C58F3">
+      <w:r w:rsidR="00EC587F">
         <w:t xml:space="preserve"> the novelty of the research. </w:t>
       </w:r>
-      <w:r w:rsidR="00E932DB" w:rsidRPr="008C58F3">
+      <w:r w:rsidR="00E932DB">
         <w:t>Furthermore</w:t>
       </w:r>
-      <w:r w:rsidR="00372FA2" w:rsidRPr="008C58F3">
+      <w:r w:rsidR="00372FA2">
         <w:t>, a</w:t>
       </w:r>
-      <w:r w:rsidR="001C0CE5" w:rsidRPr="008C58F3">
+      <w:r w:rsidR="001C0CE5">
         <w:t>uthor</w:t>
       </w:r>
-      <w:r w:rsidR="00C73E7E" w:rsidRPr="008C58F3">
+      <w:r w:rsidR="00C73E7E">
         <w:t>(</w:t>
       </w:r>
-      <w:r w:rsidR="001C0CE5" w:rsidRPr="008C58F3">
+      <w:r w:rsidR="001C0CE5">
         <w:t>s</w:t>
       </w:r>
-      <w:r w:rsidR="00C73E7E" w:rsidRPr="008C58F3">
+      <w:r w:rsidR="00C73E7E">
         <w:t>)</w:t>
       </w:r>
-      <w:r w:rsidR="001C0CE5" w:rsidRPr="008C58F3">
+      <w:r w:rsidR="001C0CE5">
         <w:t xml:space="preserve"> must </w:t>
       </w:r>
-      <w:r w:rsidR="00E932DB" w:rsidRPr="008C58F3">
+      <w:r w:rsidR="00E932DB">
         <w:t>specify t</w:t>
       </w:r>
-      <w:r w:rsidR="001C0CE5" w:rsidRPr="008C58F3">
+      <w:r w:rsidR="001C0CE5">
         <w:t xml:space="preserve">he research </w:t>
       </w:r>
-      <w:r w:rsidR="00E932DB" w:rsidRPr="008C58F3">
+      <w:r w:rsidR="00E932DB">
         <w:t>goal</w:t>
       </w:r>
-      <w:r w:rsidR="001C0CE5" w:rsidRPr="008C58F3">
+      <w:r w:rsidR="001C0CE5">
         <w:t>(s)</w:t>
       </w:r>
-      <w:r w:rsidR="00372FA2" w:rsidRPr="008C58F3">
+      <w:r w:rsidR="00372FA2">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
-      <w:r w:rsidR="00C606DF" w:rsidRPr="008C58F3">
+      <w:r w:rsidR="00C606DF">
         <w:t xml:space="preserve">Introduction </w:t>
       </w:r>
-      <w:r w:rsidR="00E932DB" w:rsidRPr="008C58F3">
+      <w:r w:rsidR="00E932DB">
         <w:t>section</w:t>
       </w:r>
-      <w:r w:rsidR="00C606DF" w:rsidRPr="008C58F3">
+      <w:r w:rsidR="00C606DF">
         <w:t xml:space="preserve"> should be chronologically</w:t>
       </w:r>
-      <w:r w:rsidR="00E932DB" w:rsidRPr="008C58F3">
+      <w:r w:rsidR="00E932DB">
         <w:t xml:space="preserve"> cohesive</w:t>
       </w:r>
-      <w:r w:rsidR="00E511EE" w:rsidRPr="008C58F3">
+      <w:r w:rsidR="00E511EE">
         <w:t>,</w:t>
       </w:r>
-      <w:r w:rsidR="00A44715" w:rsidRPr="008C58F3">
+      <w:r w:rsidR="00A44715">
         <w:t xml:space="preserve"> with clear logical relationships between paragraphs</w:t>
       </w:r>
-      <w:r w:rsidR="007834FD" w:rsidRPr="008C58F3">
+      <w:r w:rsidR="007834FD">
         <w:t>.</w:t>
       </w:r>
-      <w:r w:rsidR="003D5309" w:rsidRPr="008C58F3">
+      <w:r w:rsidR="003D5309">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:r w:rsidR="00E542D6" w:rsidRPr="008C58F3">
-[...1 lines deleted...]
-          <w:rFonts w:eastAsia="Times New Roman" w:cs="Times New Roman"/>
+      <w:r w:rsidR="00E542D6" w:rsidRPr="00E542D6">
+        <w:rPr>
+          <w:rFonts w:ascii="Times New Roman" w:eastAsia="Times New Roman" w:hAnsi="Times New Roman" w:cs="Times New Roman"/>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>All sections of the article will contain more than one paragraph, and to separate them, the author(s) must double tap to indicate a new paragraph.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37E1D209" w14:textId="06AEFC50" w:rsidR="003D098A" w:rsidRDefault="003D098A" w:rsidP="00E542D6">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="7F977597" w14:textId="5ABD0433" w:rsidR="00B73345" w:rsidRDefault="0057236D" w:rsidP="00476A05">
-[...1 lines deleted...]
-        <w:pStyle w:val="JournalSubMain"/>
+    <w:p w14:paraId="7F977597" w14:textId="5ABD0433" w:rsidR="00B73345" w:rsidRDefault="0057236D" w:rsidP="00290E26">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="384"/>
+          <w:tab w:val="center" w:pos="2186"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>THEORETICAL BACKGROUND</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="4FD4061A" w14:textId="05F5DE72" w:rsidR="00777B81" w:rsidRPr="00777B81" w:rsidRDefault="00BD6BF3" w:rsidP="008C58F3">
-[...1 lines deleted...]
-        <w:pStyle w:val="JournalParagraph"/>
+    <w:p w14:paraId="4FD4061A" w14:textId="05F5DE72" w:rsidR="00777B81" w:rsidRPr="00777B81" w:rsidRDefault="00BD6BF3" w:rsidP="00D171A5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t>The theoretical background</w:t>
       </w:r>
       <w:r w:rsidR="00777B81">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve">part includes </w:t>
       </w:r>
       <w:r w:rsidR="00331E9B">
         <w:t>descriptions of concepts, variables, and relationships among variables.</w:t>
       </w:r>
       <w:r w:rsidR="00F907DF">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00331E9B">
         <w:t>The a</w:t>
       </w:r>
       <w:r w:rsidR="00F907DF">
         <w:t xml:space="preserve">uthor(s) </w:t>
       </w:r>
       <w:r w:rsidR="00220F4A">
         <w:t xml:space="preserve">must </w:t>
       </w:r>
@@ -2952,100 +2277,156 @@
       <w:r w:rsidR="00AD5DF8">
         <w:t xml:space="preserve">This section </w:t>
       </w:r>
       <w:r w:rsidR="00026265">
         <w:t>only contain</w:t>
       </w:r>
       <w:r w:rsidR="00CD0A68">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="00026265">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00E01580">
         <w:t xml:space="preserve">concepts those are significantly relevant to the study topic </w:t>
       </w:r>
       <w:r w:rsidR="00CD0A68">
         <w:t>and may contain subsections.</w:t>
       </w:r>
       <w:r w:rsidR="00E34107">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00220F4A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3633652B" w14:textId="38ED36EC" w:rsidR="00E34107" w:rsidRPr="001D20C2" w:rsidRDefault="001D20C2" w:rsidP="001D20C2">
-[...6 lines deleted...]
-      <w:r w:rsidR="00ED0E53" w:rsidRPr="001D20C2">
+    <w:p w14:paraId="3633652B" w14:textId="443E4CBD" w:rsidR="00E34107" w:rsidRDefault="00295B39" w:rsidP="00D171A5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="179" w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00E34107">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">.1. </w:t>
+      </w:r>
+      <w:r w:rsidR="00ED0E53" w:rsidRPr="007D00A8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>The Subsection is Written in Bold and</w:t>
       </w:r>
-      <w:r w:rsidR="00AE5BEC" w:rsidRPr="001D20C2">
+      <w:r w:rsidR="00AE5BEC">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> Capitalized </w:t>
       </w:r>
-      <w:r w:rsidR="00D558CB" w:rsidRPr="001D20C2">
+      <w:r w:rsidR="00D558CB">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Each </w:t>
       </w:r>
-      <w:r w:rsidR="00A009A1" w:rsidRPr="001D20C2">
+      <w:r w:rsidR="00A009A1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>Word</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="70870BF4" w14:textId="21D664FE" w:rsidR="00B73345" w:rsidRDefault="001D20C2" w:rsidP="001D20C2">
-[...1 lines deleted...]
-        <w:pStyle w:val="JSubmain"/>
+    <w:p w14:paraId="70870BF4" w14:textId="33C06776" w:rsidR="00B73345" w:rsidRDefault="00295B39" w:rsidP="00D171A5">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="179" w:firstLine="0"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>2</w:t>
+      </w:r>
+      <w:r w:rsidR="00E34107">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">.2. </w:t>
       </w:r>
       <w:r w:rsidR="00A95E4C">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>Digital Marketing Strategy Use and Business Sustainability</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="771CF8DB" w14:textId="77777777" w:rsidR="00CD0A68" w:rsidRDefault="00CD0A68" w:rsidP="00D171A5">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37E1D20A" w14:textId="7350373A" w:rsidR="003D098A" w:rsidRDefault="00130ACF" w:rsidP="00476A05">
-[...1 lines deleted...]
-        <w:pStyle w:val="JournalSubMain"/>
+    <w:p w14:paraId="37E1D20A" w14:textId="7350373A" w:rsidR="003D098A" w:rsidRDefault="00130ACF" w:rsidP="00D171A5">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="384"/>
+          <w:tab w:val="center" w:pos="2186"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:jc w:val="both"/>
       </w:pPr>
       <w:r>
         <w:t>RESEARCH METHOD</w:t>
       </w:r>
       <w:r w:rsidR="007F23D0">
         <w:t>S</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37E1D20B" w14:textId="17A9467B" w:rsidR="003D098A" w:rsidRDefault="007F23D0" w:rsidP="008C58F3">
-[...1 lines deleted...]
-        <w:pStyle w:val="JournalParagraph"/>
+    <w:p w14:paraId="37E1D20B" w14:textId="17A9467B" w:rsidR="003D098A" w:rsidRDefault="007F23D0" w:rsidP="00873579">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="-4" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Research methods section should </w:t>
       </w:r>
       <w:r w:rsidR="00741642">
         <w:t xml:space="preserve">include detailed and </w:t>
       </w:r>
       <w:r w:rsidR="007D3B11">
         <w:t>systematic procedure</w:t>
       </w:r>
       <w:r w:rsidR="00741642">
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="006C7B0C">
         <w:t xml:space="preserve"> so that other researchers can replicate current study.</w:t>
       </w:r>
       <w:r w:rsidR="007D3B11">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00B57661">
         <w:t>If current research method refers to prior ones, authors must include precise and suitable references.</w:t>
       </w:r>
       <w:r w:rsidR="00F623F8">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -3082,122 +2463,181 @@
       <w:r w:rsidR="00ED1750">
         <w:t xml:space="preserve"> to include </w:t>
       </w:r>
       <w:r w:rsidR="008030A0">
         <w:t xml:space="preserve">additional relevant </w:t>
       </w:r>
       <w:r w:rsidR="009064D4">
         <w:t>information to increase study’s validity</w:t>
       </w:r>
       <w:r w:rsidR="0010218D">
         <w:t>.</w:t>
       </w:r>
       <w:r w:rsidR="00ED1750">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="009E0343">
         <w:t xml:space="preserve">Author(s) may </w:t>
       </w:r>
       <w:r w:rsidR="009064D4">
         <w:t>utilize</w:t>
       </w:r>
       <w:r w:rsidR="009E0343">
         <w:t xml:space="preserve"> subsections in this section.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="2F3771A3" w14:textId="2EAB49A6" w:rsidR="009E0343" w:rsidRPr="001D20C2" w:rsidRDefault="00D2299A" w:rsidP="001D20C2">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="001D20C2">
+    <w:p w14:paraId="2F3771A3" w14:textId="392A9AFA" w:rsidR="009E0343" w:rsidRDefault="009E0343" w:rsidP="00290E26">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="179" w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.1. </w:t>
+      </w:r>
+      <w:r w:rsidR="00D2299A" w:rsidRPr="007D00A8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">The Subsection is Written in Bold and </w:t>
       </w:r>
-      <w:r w:rsidR="00A009A1" w:rsidRPr="001D20C2">
+      <w:r w:rsidR="00A009A1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>Capitalized Each Word</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="5E562BE5" w14:textId="3D851197" w:rsidR="00D2299A" w:rsidRDefault="00D2299A" w:rsidP="001D20C2">
-[...1 lines deleted...]
-        <w:pStyle w:val="JSubmain2"/>
+    <w:p w14:paraId="5E562BE5" w14:textId="45F23B19" w:rsidR="00D2299A" w:rsidRDefault="00D2299A" w:rsidP="00290E26">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:right="179" w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Author(s) May Use Formula </w:t>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">3.2. Author(s) May Use Formula </w:t>
       </w:r>
       <w:r w:rsidR="000C6908">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>and The Example is Written Below</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="34ADD239" w14:textId="1024A8EB" w:rsidR="002306B7" w:rsidRDefault="00E358C2" w:rsidP="00290E26">
+    <w:p w14:paraId="34ADD239" w14:textId="358C8A9D" w:rsidR="002306B7" w:rsidRDefault="00E358C2" w:rsidP="00290E26">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="30" w:firstLine="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00320E8E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t>Y =  α + β1.X1it + β2.X2it + β3.X3it</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:t xml:space="preserve"> + e ………………………………………………………………..</w:t>
       </w:r>
       <w:r w:rsidRPr="00320E8E">
         <w:rPr>
           <w:lang w:val="en-US"/>
         </w:rPr>
         <w:tab/>
-        <w:t xml:space="preserve"> 1</w:t>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00EA1AE7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidRPr="00320E8E">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>1</w:t>
+      </w:r>
+      <w:r w:rsidR="00EA1AE7">
+        <w:rPr>
+          <w:lang w:val="en-US"/>
+        </w:rPr>
+        <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2CE2B645" w14:textId="77777777" w:rsidR="000C6908" w:rsidRPr="009E0343" w:rsidRDefault="000C6908" w:rsidP="00290E26">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:right="179" w:firstLine="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="37E1D20D" w14:textId="45E33ED2" w:rsidR="003D098A" w:rsidRPr="00206A7D" w:rsidRDefault="0010218D" w:rsidP="00476A05">
-[...1 lines deleted...]
-        <w:pStyle w:val="JournalSubMain"/>
+    <w:p w14:paraId="37E1D20D" w14:textId="45E33ED2" w:rsidR="003D098A" w:rsidRPr="00206A7D" w:rsidRDefault="0010218D" w:rsidP="00290E26">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00206A7D">
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
         <w:t>RESULT AND DISCUSSION</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="3ED3875C" w14:textId="16F5EC53" w:rsidR="00576937" w:rsidRDefault="008521A3" w:rsidP="008C58F3">
-[...1 lines deleted...]
-        <w:pStyle w:val="JournalParagraph"/>
+    <w:p w14:paraId="3ED3875C" w14:textId="16F5EC53" w:rsidR="00576937" w:rsidRDefault="008521A3" w:rsidP="00290E26">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t>Result and discussion section present</w:t>
       </w:r>
       <w:r w:rsidR="00CC4198">
         <w:t xml:space="preserve">s all the </w:t>
       </w:r>
       <w:r w:rsidR="00E432C4">
         <w:t>research findings</w:t>
       </w:r>
       <w:r w:rsidR="0049716A">
         <w:t>, both main and additional,</w:t>
       </w:r>
       <w:r w:rsidR="00E432C4">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidR="00840C2B">
         <w:t xml:space="preserve">as the result </w:t>
       </w:r>
       <w:r w:rsidR="001D11FF">
         <w:t>from</w:t>
       </w:r>
       <w:r w:rsidR="00840C2B">
         <w:t xml:space="preserve"> tho</w:t>
       </w:r>
@@ -3258,87 +2698,144 @@
       <w:r w:rsidR="000442A4">
         <w:t>)</w:t>
       </w:r>
       <w:r w:rsidR="00EF0FA8">
         <w:t xml:space="preserve"> may </w:t>
       </w:r>
       <w:r w:rsidR="00046590">
         <w:t>provide</w:t>
       </w:r>
       <w:r w:rsidR="00B147ED">
         <w:t xml:space="preserve"> this section in </w:t>
       </w:r>
       <w:r w:rsidR="00046590">
         <w:t>single section</w:t>
       </w:r>
       <w:r w:rsidR="00B147ED">
         <w:t xml:space="preserve"> or</w:t>
       </w:r>
       <w:r w:rsidR="00AD7372">
         <w:t xml:space="preserve"> in two subsections.</w:t>
       </w:r>
       <w:r w:rsidR="006943BD">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="6565B0C8" w14:textId="07A11F9A" w:rsidR="00576937" w:rsidRPr="001D20C2" w:rsidRDefault="007D00A8" w:rsidP="001D20C2">
-[...3 lines deleted...]
-      <w:r w:rsidRPr="001D20C2">
+    <w:p w14:paraId="6565B0C8" w14:textId="5B273BF4" w:rsidR="00576937" w:rsidRDefault="0031645F" w:rsidP="00290E26">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="007D00A8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.1. </w:t>
+      </w:r>
+      <w:r w:rsidR="007D00A8" w:rsidRPr="007D00A8">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">The Subsection is Written in Bold and </w:t>
       </w:r>
-      <w:r w:rsidR="00A009A1" w:rsidRPr="001D20C2">
+      <w:r w:rsidR="00A009A1">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>Capitalized Each Word</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="16AF3AFA" w14:textId="0AA75F3C" w:rsidR="005D0E81" w:rsidRDefault="001D20C2" w:rsidP="001D20C2">
-[...1 lines deleted...]
-        <w:pStyle w:val="JSubmain3"/>
+    <w:p w14:paraId="16AF3AFA" w14:textId="05134A51" w:rsidR="005D0E81" w:rsidRDefault="005D0E81" w:rsidP="00290E26">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve"> </w:t>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t xml:space="preserve">4.2. </w:t>
       </w:r>
       <w:r w:rsidR="006C5B8A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>Example</w:t>
       </w:r>
       <w:r w:rsidR="00DA722B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>s</w:t>
       </w:r>
       <w:r w:rsidR="006C5B8A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> of Table</w:t>
       </w:r>
       <w:r w:rsidR="00985EF5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> and </w:t>
       </w:r>
       <w:r w:rsidR="006C5B8A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Figure </w:t>
       </w:r>
       <w:r w:rsidR="00DA722B">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t>are</w:t>
       </w:r>
       <w:r w:rsidR="006C5B8A">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve"> Displayed Below</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="1051F38E" w14:textId="77777777" w:rsidR="00EF4A92" w:rsidRDefault="00EF4A92" w:rsidP="00290E26">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="45349787" w14:textId="77777777" w:rsidR="003A341D" w:rsidRDefault="003A341D" w:rsidP="00290E26">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="3D977BD4" w14:textId="77777777" w:rsidR="00B27DDD" w:rsidRDefault="00B27DDD" w:rsidP="00290E26">
       <w:pPr>
@@ -3376,78 +2873,104 @@
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="5CF8450D" w14:textId="1B9D98FE" w:rsidR="005E3535" w:rsidRDefault="005E3535" w:rsidP="005E3535">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="450" w:firstLine="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t>1. Table</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="032CD7F6" w14:textId="77777777" w:rsidR="00853544" w:rsidRPr="00A801C5" w:rsidRDefault="00853544" w:rsidP="00476A05">
-[...1 lines deleted...]
-        <w:pStyle w:val="Table"/>
+    <w:p w14:paraId="032CD7F6" w14:textId="77777777" w:rsidR="00853544" w:rsidRPr="00A801C5" w:rsidRDefault="00853544" w:rsidP="00853544">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="450" w:firstLine="0"/>
+        <w:jc w:val="center"/>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A801C5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Table 1</w:t>
       </w:r>
       <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidRPr="00A801C5">
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
+        </w:rPr>
         <w:t>Characteristics of Respondents</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="PlainTable2"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="990"/>
         <w:gridCol w:w="3196"/>
         <w:gridCol w:w="1737"/>
         <w:gridCol w:w="1815"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00853544" w:rsidRPr="00A801C5" w14:paraId="0361DE8D" w14:textId="77777777" w:rsidTr="000C5513">
+      <w:tr w:rsidR="00853544" w:rsidRPr="00A801C5" w14:paraId="0361DE8D" w14:textId="77777777" w:rsidTr="00EA1AE7">
         <w:trPr>
           <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="990" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="6A659896" w14:textId="77777777" w:rsidR="00853544" w:rsidRPr="00A801C5" w:rsidRDefault="00853544" w:rsidP="00853544">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="450" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A801C5">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>No</w:t>
@@ -3482,508 +3005,580 @@
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1815" w:type="dxa"/>
           </w:tcPr>
           <w:p w14:paraId="2C70EDDC" w14:textId="77777777" w:rsidR="00853544" w:rsidRPr="00A801C5" w:rsidRDefault="00853544" w:rsidP="00853544">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="450" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="100000000000" w:firstRow="1" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A801C5">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Percentage</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00853544" w:rsidRPr="00A801C5" w14:paraId="61D6E5C8" w14:textId="77777777" w:rsidTr="000C5513">
+      <w:tr w:rsidR="00853544" w:rsidRPr="00A801C5" w14:paraId="61D6E5C8" w14:textId="77777777" w:rsidTr="00EA1AE7">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5CA38197" w14:textId="77777777" w:rsidR="00853544" w:rsidRPr="00A801C5" w:rsidRDefault="00853544" w:rsidP="00853544">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="450" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A801C5">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>1</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3196" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="07AF6ACE" w14:textId="77777777" w:rsidR="00853544" w:rsidRPr="00A801C5" w:rsidRDefault="00853544" w:rsidP="00853544">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="450" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A801C5">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Age</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1737" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6FA1185B" w14:textId="77777777" w:rsidR="00853544" w:rsidRPr="00A801C5" w:rsidRDefault="00853544" w:rsidP="00853544">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="450" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A801C5">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>&lt; 20</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1815" w:type="dxa"/>
+            <w:tcBorders>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="12304BC1" w14:textId="77777777" w:rsidR="00853544" w:rsidRPr="00A801C5" w:rsidRDefault="00853544" w:rsidP="00853544">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="450" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A801C5">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>5%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00853544" w:rsidRPr="00A801C5" w14:paraId="04BA01D2" w14:textId="77777777" w:rsidTr="000C5513">
+      <w:tr w:rsidR="00853544" w:rsidRPr="00A801C5" w14:paraId="04BA01D2" w14:textId="77777777" w:rsidTr="00EA1AE7">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="0C3A0C1E" w14:textId="77777777" w:rsidR="00853544" w:rsidRPr="00A801C5" w:rsidRDefault="00853544" w:rsidP="00853544">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="450" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3196" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="29EF81F0" w14:textId="77777777" w:rsidR="00853544" w:rsidRPr="00A801C5" w:rsidRDefault="00853544" w:rsidP="00853544">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="450" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1737" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6458A003" w14:textId="77777777" w:rsidR="00853544" w:rsidRPr="00A801C5" w:rsidRDefault="00853544" w:rsidP="00853544">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="450" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A801C5">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>20 – 24</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1815" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="36FF8C66" w14:textId="77777777" w:rsidR="00853544" w:rsidRPr="00A801C5" w:rsidRDefault="00853544" w:rsidP="00853544">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="450" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A801C5">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>40%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00853544" w:rsidRPr="00A801C5" w14:paraId="40F74C5C" w14:textId="77777777" w:rsidTr="000C5513">
+      <w:tr w:rsidR="00853544" w:rsidRPr="00A801C5" w14:paraId="40F74C5C" w14:textId="77777777" w:rsidTr="00EA1AE7">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6EE483D1" w14:textId="77777777" w:rsidR="00853544" w:rsidRPr="00A801C5" w:rsidRDefault="00853544" w:rsidP="00853544">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="450" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3196" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4FA1E169" w14:textId="77777777" w:rsidR="00853544" w:rsidRPr="00A801C5" w:rsidRDefault="00853544" w:rsidP="00853544">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="450" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1737" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="105155FC" w14:textId="77777777" w:rsidR="00853544" w:rsidRPr="00A801C5" w:rsidRDefault="00853544" w:rsidP="00853544">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="450" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A801C5">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>25 – 29</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1815" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="1B5C5A0C" w14:textId="77777777" w:rsidR="00853544" w:rsidRPr="00A801C5" w:rsidRDefault="00853544" w:rsidP="00853544">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="450" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A801C5">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>55%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00853544" w:rsidRPr="00A801C5" w14:paraId="5DAAC500" w14:textId="77777777" w:rsidTr="000C5513">
+      <w:tr w:rsidR="00853544" w:rsidRPr="00A801C5" w14:paraId="5DAAC500" w14:textId="77777777" w:rsidTr="00EA1AE7">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6A3942A1" w14:textId="77777777" w:rsidR="00853544" w:rsidRPr="00A801C5" w:rsidRDefault="00853544" w:rsidP="00853544">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="450" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A801C5">
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>2</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3196" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31BE1931" w14:textId="77777777" w:rsidR="00853544" w:rsidRPr="00A801C5" w:rsidRDefault="00853544" w:rsidP="00853544">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="450" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A801C5">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Educational Background</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1737" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="64D94C8F" w14:textId="77777777" w:rsidR="00853544" w:rsidRPr="00A801C5" w:rsidRDefault="00853544" w:rsidP="00853544">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="450" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A801C5">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Non-Degree</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1815" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+              <w:bottom w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7F5AE908" w14:textId="77777777" w:rsidR="00853544" w:rsidRPr="00A801C5" w:rsidRDefault="00853544" w:rsidP="00853544">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="450" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A801C5">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>35%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="00853544" w:rsidRPr="00A801C5" w14:paraId="48F5A570" w14:textId="77777777" w:rsidTr="000C5513">
+      <w:tr w:rsidR="00853544" w:rsidRPr="00A801C5" w14:paraId="48F5A570" w14:textId="77777777" w:rsidTr="00EA1AE7">
         <w:trPr>
           <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:cnfStyle w:val="001000000000" w:firstRow="0" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="0" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
             <w:tcW w:w="990" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7B547CD2" w14:textId="77777777" w:rsidR="00853544" w:rsidRPr="00A801C5" w:rsidRDefault="00853544" w:rsidP="00853544">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="450" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:rPr>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3196" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="73456CBC" w14:textId="77777777" w:rsidR="00853544" w:rsidRPr="00A801C5" w:rsidRDefault="00853544" w:rsidP="00853544">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="450" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1737" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="49697097" w14:textId="77777777" w:rsidR="00853544" w:rsidRPr="00A801C5" w:rsidRDefault="00853544" w:rsidP="00853544">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="450" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A801C5">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>Degree</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1815" w:type="dxa"/>
+            <w:tcBorders>
+              <w:top w:val="nil"/>
+            </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6D113A47" w14:textId="77777777" w:rsidR="00853544" w:rsidRPr="00A801C5" w:rsidRDefault="00853544" w:rsidP="00853544">
             <w:pPr>
               <w:spacing w:line="276" w:lineRule="auto"/>
               <w:ind w:left="450" w:firstLine="0"/>
               <w:jc w:val="center"/>
               <w:cnfStyle w:val="000000100000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:oddVBand="0" w:evenVBand="0" w:oddHBand="1" w:evenHBand="0" w:firstRowFirstColumn="0" w:firstRowLastColumn="0" w:lastRowFirstColumn="0" w:lastRowLastColumn="0"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A801C5">
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>65%</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="7B39C7EA" w14:textId="12D8860B" w:rsidR="00853544" w:rsidRDefault="00853544" w:rsidP="00853544">
       <w:pPr>
@@ -4035,74 +3630,80 @@
         </w:rPr>
         <w:t>igure</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="713F3AFD" w14:textId="77777777" w:rsidR="000C6908" w:rsidRDefault="000C6908" w:rsidP="00290E26">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="729EF2A1" w14:textId="33062BEA" w:rsidR="006C6D8F" w:rsidRPr="006C6D8F" w:rsidRDefault="004E2EDB" w:rsidP="00290E26">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:noProof/>
         </w:rPr>
         <w:drawing>
-          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0ECF6F40" wp14:editId="05EF7DC5">
-[...2 lines deleted...]
-            <wp:docPr id="1289677556" name="Picture 1" descr="A cover of a book&#10;&#10;AI-generated content may be incorrect."/>
+          <wp:inline distT="0" distB="0" distL="0" distR="0" wp14:anchorId="0ECF6F40" wp14:editId="22A86B05">
+            <wp:extent cx="1630800" cy="2283985"/>
+            <wp:effectExtent l="0" t="0" r="7620" b="2540"/>
+            <wp:docPr id="1289677556" name="Picture 1"/>
             <wp:cNvGraphicFramePr>
               <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
             </wp:cNvGraphicFramePr>
             <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
               <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                   <pic:nvPicPr>
-                    <pic:cNvPr id="1289677556" name="Picture 1" descr="A cover of a book&#10;&#10;AI-generated content may be incorrect."/>
+                    <pic:cNvPr id="1289677556" name="Picture 1"/>
                     <pic:cNvPicPr/>
                   </pic:nvPicPr>
                   <pic:blipFill>
-                    <a:blip r:embed="rId15"/>
+                    <a:blip r:embed="rId13" cstate="print">
+                      <a:extLst>
+                        <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
+                          <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
+                        </a:ext>
+                      </a:extLst>
+                    </a:blip>
                     <a:stretch>
                       <a:fillRect/>
                     </a:stretch>
                   </pic:blipFill>
                   <pic:spPr>
                     <a:xfrm>
                       <a:off x="0" y="0"/>
-                      <a:ext cx="1630800" cy="2425916"/>
+                      <a:ext cx="1630800" cy="2283985"/>
                     </a:xfrm>
                     <a:prstGeom prst="rect">
                       <a:avLst/>
                     </a:prstGeom>
                   </pic:spPr>
                 </pic:pic>
               </a:graphicData>
             </a:graphic>
           </wp:inline>
         </w:drawing>
       </w:r>
     </w:p>
     <w:p w14:paraId="0C2A4B3C" w14:textId="52D00F4C" w:rsidR="00D341CD" w:rsidRPr="00A14382" w:rsidRDefault="00A14382" w:rsidP="00290E26">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A14382">
@@ -4143,64 +3744,71 @@
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
         <w:tabs>
           <w:tab w:val="center" w:pos="451"/>
           <w:tab w:val="center" w:pos="1730"/>
         </w:tabs>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37E1D210" w14:textId="12EBB7F4" w:rsidR="003D098A" w:rsidRDefault="00DA3A10" w:rsidP="00476A05">
-[...1 lines deleted...]
-        <w:pStyle w:val="JournalSubMain"/>
+    <w:p w14:paraId="37E1D210" w14:textId="12EBB7F4" w:rsidR="003D098A" w:rsidRDefault="00DA3A10" w:rsidP="00290E26">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="451"/>
+          <w:tab w:val="center" w:pos="1730"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t>CONCLUSION</w:t>
       </w:r>
       <w:r w:rsidR="00EF4A92">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="01C37801" w14:textId="1CA081A2" w:rsidR="002577C3" w:rsidRDefault="00CC7D7F" w:rsidP="008C58F3">
-[...1 lines deleted...]
-        <w:pStyle w:val="JournalParagraph"/>
+    <w:p w14:paraId="01C37801" w14:textId="1CA081A2" w:rsidR="002577C3" w:rsidRDefault="00CC7D7F" w:rsidP="00290E26">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t>The c</w:t>
       </w:r>
       <w:r w:rsidR="00994FF3">
         <w:t xml:space="preserve">onclusion section </w:t>
       </w:r>
       <w:r>
         <w:t>highlights</w:t>
       </w:r>
       <w:r w:rsidR="0029514A">
         <w:t xml:space="preserve"> the research </w:t>
       </w:r>
       <w:r>
         <w:t>significant</w:t>
       </w:r>
       <w:r w:rsidR="0029514A">
         <w:t xml:space="preserve"> findings </w:t>
       </w:r>
       <w:r w:rsidR="002F333C">
         <w:t>by referring</w:t>
       </w:r>
       <w:r w:rsidR="00C16054">
         <w:t xml:space="preserve"> to</w:t>
       </w:r>
@@ -4258,71 +3866,80 @@
       <w:r w:rsidR="00F27348">
         <w:t xml:space="preserve">uthor(s) </w:t>
       </w:r>
       <w:r w:rsidR="002577C3">
         <w:t>should present this section</w:t>
       </w:r>
       <w:r w:rsidR="004F2FB5">
         <w:t xml:space="preserve"> in</w:t>
       </w:r>
       <w:r w:rsidR="002577C3">
         <w:t xml:space="preserve"> no more than two paragraphs and avoid </w:t>
       </w:r>
       <w:r w:rsidR="004F2FB5">
         <w:t>using bullet points or numbers to list conclusions.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="37E1D211" w14:textId="6226B390" w:rsidR="003D098A" w:rsidRDefault="002577C3" w:rsidP="00290E26">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">  </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37E1D212" w14:textId="0A835CFB" w:rsidR="003D098A" w:rsidRDefault="00EF4A92" w:rsidP="00476A05">
-[...1 lines deleted...]
-        <w:pStyle w:val="JournalSubMain"/>
+    <w:p w14:paraId="37E1D212" w14:textId="0A835CFB" w:rsidR="003D098A" w:rsidRDefault="00EF4A92" w:rsidP="00290E26">
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+        <w:tabs>
+          <w:tab w:val="center" w:pos="451"/>
+          <w:tab w:val="center" w:pos="1612"/>
+        </w:tabs>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
-          <w:sz w:val="22"/>
+          <w:rFonts w:ascii="Calibri" w:eastAsia="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b w:val="0"/>
+          <w:sz w:val="22"/>
+          <w:szCs w:val="22"/>
         </w:rPr>
         <w:tab/>
       </w:r>
       <w:r w:rsidR="002577C3">
         <w:t>REFERENCES</w:t>
       </w:r>
       <w:r>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="37E1D213" w14:textId="3BD03B2C" w:rsidR="00953D77" w:rsidRDefault="006E69E8" w:rsidP="008C58F3">
-[...1 lines deleted...]
-        <w:pStyle w:val="JournalParagraph"/>
+    <w:p w14:paraId="37E1D213" w14:textId="3BD03B2C" w:rsidR="00953D77" w:rsidRDefault="006E69E8" w:rsidP="00290E26">
+      <w:pPr>
+        <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
+        <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
       <w:r>
         <w:t>The r</w:t>
       </w:r>
       <w:r w:rsidR="007968EA">
         <w:t>eference</w:t>
       </w:r>
       <w:r w:rsidR="0011216E">
         <w:t xml:space="preserve">s are </w:t>
       </w:r>
       <w:r>
         <w:t>organized</w:t>
       </w:r>
       <w:r w:rsidR="0011216E">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r>
         <w:t>using Mendeley or Zotero in accordance with</w:t>
       </w:r>
       <w:r w:rsidR="008A57C1">
         <w:t xml:space="preserve"> the</w:t>
       </w:r>
       <w:r w:rsidR="00FA002A">
         <w:t xml:space="preserve"> </w:t>
       </w:r>
@@ -4362,279 +3979,273 @@
       <w:r w:rsidR="00B16A7C">
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:r w:rsidR="008A57C1">
         <w:t>Furthermore</w:t>
       </w:r>
       <w:r w:rsidR="00ED1EF9">
         <w:t xml:space="preserve">, while it is not necessary </w:t>
       </w:r>
       <w:r w:rsidR="00A86315">
         <w:t xml:space="preserve">to have an extensive list of references, a minimum of </w:t>
       </w:r>
       <w:r w:rsidR="00784388">
         <w:t xml:space="preserve">12 sources </w:t>
       </w:r>
       <w:r w:rsidR="00E04BF8">
         <w:t>must be included</w:t>
       </w:r>
       <w:r w:rsidR="00676192">
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidR="00784388">
         <w:t xml:space="preserve"> with 80%</w:t>
       </w:r>
       <w:r w:rsidR="00676192">
-        <w:t xml:space="preserve"> coming from primary sources. </w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Journal papers mentioned in the </w:t>
+        <w:t xml:space="preserve"> coming from primary sources. Journal papers mentioned in the </w:t>
       </w:r>
       <w:r w:rsidR="001C0E60">
         <w:t xml:space="preserve">references are no more </w:t>
       </w:r>
       <w:r w:rsidR="00D220B3">
         <w:t>than 5 years</w:t>
       </w:r>
       <w:r w:rsidR="00953D77">
         <w:t xml:space="preserve"> old, except if they </w:t>
       </w:r>
       <w:r w:rsidR="00A922B9">
         <w:t xml:space="preserve">are still </w:t>
       </w:r>
       <w:r w:rsidR="00953D77">
         <w:t>relevant</w:t>
       </w:r>
       <w:r w:rsidR="00A922B9">
         <w:t xml:space="preserve">, author(s) </w:t>
       </w:r>
       <w:r w:rsidR="00FF1EE7">
         <w:t>can include</w:t>
       </w:r>
       <w:r w:rsidR="00953D77">
         <w:t xml:space="preserve"> 30% </w:t>
       </w:r>
       <w:r w:rsidR="00EF4A92">
         <w:t xml:space="preserve">of them </w:t>
       </w:r>
       <w:r w:rsidR="00953D77">
         <w:t>at the most.</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="68D7E2FF" w14:textId="77777777" w:rsidR="00C87D48" w:rsidRDefault="00C87D48" w:rsidP="00290E26">
+    <w:p w14:paraId="62C257DA" w14:textId="1A1F1176" w:rsidR="00C87D48" w:rsidRDefault="00C87D48" w:rsidP="00290E26">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="0" w:firstLine="0"/>
       </w:pPr>
-    </w:p>
-[...4 lines deleted...]
-      </w:pPr>
       <w:r>
+        <w:lastRenderedPageBreak/>
         <w:t>Example:</w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="1BE28F23" w14:textId="7A51C820" w:rsidR="00C87D48" w:rsidRDefault="00EA6B90" w:rsidP="00206A7D">
+    <w:p w14:paraId="1BE28F23" w14:textId="7A51C820" w:rsidR="00C87D48" w:rsidRPr="00EA1AE7" w:rsidRDefault="00EA6B90" w:rsidP="00206A7D">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="450" w:hanging="436"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D5753">
+      <w:r w:rsidRPr="00EA1AE7">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">Okundaye, K., Fan, S. K., &amp; Dwyer, R. J. (2019). Impact of information and communication technology in Nigerian small-to medium-sized enterprises. </w:t>
       </w:r>
-      <w:r w:rsidRPr="004D5753">
+      <w:r w:rsidRPr="00EA1AE7">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
         </w:rPr>
         <w:t>Journal of Economics, Finance and Administrative Science</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D5753">
+      <w:r w:rsidRPr="00EA1AE7">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="004D5753">
+      <w:r w:rsidRPr="00EA1AE7">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
         </w:rPr>
         <w:t>24</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D5753">
+      <w:r w:rsidRPr="00EA1AE7">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">(47), 29–46. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId16" w:history="1">
-        <w:r w:rsidR="00326E33" w:rsidRPr="00454AA8">
+      <w:hyperlink r:id="rId14" w:history="1">
+        <w:r w:rsidR="00326E33" w:rsidRPr="00EA1AE7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Times New Roman"/>
             <w:noProof/>
+            <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://doi.org/10.1108/JEFAS-08-2018-0086</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="4AB2CB48" w14:textId="77777777" w:rsidR="00326E33" w:rsidRDefault="00326E33" w:rsidP="00206A7D">
+    <w:p w14:paraId="4AB2CB48" w14:textId="77777777" w:rsidR="00326E33" w:rsidRPr="00EA1AE7" w:rsidRDefault="00326E33" w:rsidP="00206A7D">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="450" w:firstLine="0"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="026AE9F3" w14:textId="59816F49" w:rsidR="00326E33" w:rsidRDefault="00326E33" w:rsidP="00206A7D">
+    <w:p w14:paraId="026AE9F3" w14:textId="59816F49" w:rsidR="00326E33" w:rsidRPr="00EA1AE7" w:rsidRDefault="00326E33" w:rsidP="00206A7D">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="450" w:hanging="436"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
-      <w:r w:rsidRPr="004D5753">
+      <w:r w:rsidRPr="00EA1AE7">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">Tirta, A., &amp; Sarli, P. W. (2021). </w:t>
       </w:r>
-      <w:r w:rsidRPr="004D5753">
+      <w:r w:rsidRPr="00EA1AE7">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
         </w:rPr>
         <w:t>Indonesia’s SME Hold Economy to Growth. How Can They Scale Up?</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D5753">
+      <w:r w:rsidRPr="00EA1AE7">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
-      <w:hyperlink r:id="rId17" w:history="1">
-        <w:r w:rsidR="00AB46B2" w:rsidRPr="00454AA8">
+      <w:hyperlink r:id="rId15" w:history="1">
+        <w:r w:rsidR="00AB46B2" w:rsidRPr="00EA1AE7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Times New Roman"/>
             <w:noProof/>
+            <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://www.weforum.org/agenda/2021/09/how-can-indonesian-smes-scale-up/</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
-    <w:p w14:paraId="2FA3C288" w14:textId="77777777" w:rsidR="00AB46B2" w:rsidRDefault="00AB46B2" w:rsidP="00206A7D">
+    <w:p w14:paraId="2FA3C288" w14:textId="77777777" w:rsidR="00AB46B2" w:rsidRPr="00EA1AE7" w:rsidRDefault="00AB46B2" w:rsidP="00206A7D">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="450" w:hanging="436"/>
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="5536CD64" w14:textId="17B97C57" w:rsidR="00AB46B2" w:rsidRDefault="00AB46B2" w:rsidP="00206A7D">
+    <w:p w14:paraId="5536CD64" w14:textId="17B97C57" w:rsidR="00AB46B2" w:rsidRPr="00EA1AE7" w:rsidRDefault="00AB46B2" w:rsidP="00206A7D">
       <w:pPr>
         <w:spacing w:after="0" w:line="276" w:lineRule="auto"/>
         <w:ind w:left="450" w:hanging="436"/>
       </w:pPr>
-      <w:r w:rsidRPr="004D5753">
+      <w:r w:rsidRPr="00EA1AE7">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">Kurniawati, E., &amp; Setiawan, A. (2019). The Role of Indonesian Micro, Small, and Medium Enterprises Owners in Choosing e-Commerce Strategy in the Global Market. </w:t>
       </w:r>
-      <w:r w:rsidRPr="004D5753">
+      <w:r w:rsidRPr="00EA1AE7">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
         </w:rPr>
         <w:t>1st International Conference on Social Knowledge Sciences and Education</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D5753">
+      <w:r w:rsidRPr="00EA1AE7">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">, </w:t>
       </w:r>
-      <w:r w:rsidRPr="004D5753">
+      <w:r w:rsidRPr="00EA1AE7">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:i/>
           <w:iCs/>
           <w:noProof/>
         </w:rPr>
         <w:t>320</w:t>
       </w:r>
-      <w:r w:rsidRPr="004D5753">
+      <w:r w:rsidRPr="00EA1AE7">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve">, 191–194. </w:t>
       </w:r>
-      <w:hyperlink r:id="rId18" w:history="1">
-        <w:r w:rsidR="00206A7D" w:rsidRPr="00454AA8">
+      <w:hyperlink r:id="rId16" w:history="1">
+        <w:r w:rsidR="00206A7D" w:rsidRPr="00EA1AE7">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="Times New Roman"/>
             <w:noProof/>
+            <w:u w:val="none"/>
           </w:rPr>
           <w:t>https://doi.org/10.2991/icskse-18.2019.37</w:t>
         </w:r>
       </w:hyperlink>
-      <w:r w:rsidR="00206A7D">
+      <w:r w:rsidR="00206A7D" w:rsidRPr="00EA1AE7">
         <w:rPr>
           <w:rFonts w:cs="Times New Roman"/>
           <w:noProof/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="49997591" w14:textId="7164D69C" w:rsidR="0001385A" w:rsidRDefault="0001385A">
       <w:pPr>
         <w:ind w:left="284" w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="1854FB36" w14:textId="77777777" w:rsidR="00A31B25" w:rsidRDefault="00A31B25">
       <w:pPr>
         <w:ind w:left="284" w:firstLine="0"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="57E62B34" w14:textId="05A2E3BA" w:rsidR="00593400" w:rsidRDefault="00F03189" w:rsidP="00593400">
       <w:pPr>
         <w:ind w:left="0" w:firstLine="0"/>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
@@ -4814,200 +4425,183 @@
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:sectPr w:rsidR="0060067C" w:rsidRPr="00F03189" w:rsidSect="00CE6877">
       <w:type w:val="continuous"/>
       <w:pgSz w:w="11911" w:h="16841"/>
       <w:pgMar w:top="1701" w:right="1134" w:bottom="1134" w:left="1134" w:header="720" w:footer="720" w:gutter="0"/>
       <w:pgNumType w:start="1"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="65491428" w14:textId="77777777" w:rsidR="00F712CA" w:rsidRDefault="00F712CA">
+    <w:p w14:paraId="1B7D848C" w14:textId="77777777" w:rsidR="001C1ECF" w:rsidRDefault="001C1ECF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="268F3300" w14:textId="77777777" w:rsidR="00F712CA" w:rsidRDefault="00F712CA">
+    <w:p w14:paraId="340D7930" w14:textId="77777777" w:rsidR="001C1ECF" w:rsidRDefault="001C1ECF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
+  <w:font w:name="Cambria">
+    <w:panose1 w:val="02040503050406030204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="roman"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Cambria">
-[...5 lines deleted...]
-  </w:font>
   <w:font w:name="Georgia">
     <w:panose1 w:val="02040502050405020303"/>
     <w:charset w:val="00"/>
-    <w:family w:val="roman"/>
-[...1 lines deleted...]
-    <w:sig w:usb0="00000287" w:usb1="00000000" w:usb2="00000000" w:usb3="00000000" w:csb0="0000009F" w:csb1="00000000"/>
+    <w:family w:val="auto"/>
+    <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Malgun Gothic">
-    <w:altName w:val="맑은 고딕"/>
     <w:panose1 w:val="020B0503020000020004"/>
     <w:charset w:val="81"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="9000002F" w:usb1="29D77CFB" w:usb2="00000012" w:usb3="00000000" w:csb0="00080001" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Arial">
+    <w:panose1 w:val="020B0604020202020204"/>
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C200247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Arial">
-[...5 lines deleted...]
-  </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footer1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="37E1D21C" w14:textId="77777777" w:rsidR="003D098A" w:rsidRDefault="00EF4A92">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="96" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r>
       <w:instrText>PAGE</w:instrText>
     </w:r>
-    <w:r>
+    <w:r w:rsidR="00000000">
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
     <w:r>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="37E1D21D" w14:textId="77777777" w:rsidR="003D098A" w:rsidRDefault="00EF4A92">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="283" w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="37E1D21E" w14:textId="0DA5CD8F" w:rsidR="003D098A" w:rsidRDefault="00CE6877" w:rsidP="00CE6877">
     <w:pPr>
       <w:tabs>
         <w:tab w:val="right" w:pos="9498"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="96" w:firstLine="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:tab/>
-    </w:r>
-[...14 lines deleted...]
-      <w:t xml:space="preserve"> | </w:t>
+      <w:t xml:space="preserve">JPro | </w:t>
     </w:r>
     <w:r w:rsidRPr="00CE6877">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidRPr="00CE6877">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
     </w:r>
     <w:r w:rsidRPr="00CE6877">
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidRPr="00CE6877">
       <w:rPr>
         <w:noProof/>
@@ -5028,304 +4622,466 @@
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="37E1D21F" w14:textId="77777777" w:rsidR="003D098A" w:rsidRDefault="00EF4A92">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="283" w:firstLine="0"/>
       <w:jc w:val="left"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footer3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-  <w:p w14:paraId="6CD66392" w14:textId="19EA3776" w:rsidR="00511BBC" w:rsidRPr="00511BBC" w:rsidRDefault="00511BBC" w:rsidP="00511BBC">
+<w:ftr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="3A4807FC" w14:textId="77777777" w:rsidR="00EA1AE7" w:rsidRDefault="00EA1AE7" w:rsidP="00EA1AE7">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="clear" w:pos="9026"/>
+        <w:tab w:val="right" w:pos="9639"/>
+      </w:tabs>
       <w:ind w:left="0" w:hanging="2"/>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00511BBC">
+    <w:bookmarkStart w:id="0" w:name="_Hlk237241460"/>
+    <w:bookmarkStart w:id="1" w:name="_Hlk237241461"/>
+    <w:r w:rsidRPr="009E7403">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>Gedung Institut Teknologi dan Bisnis A</w:t>
+      <w:t>Jurnal Manajemen dan Profesional</w:t>
     </w:r>
-    <w:r w:rsidR="00BA15C8">
+    <w:r>
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>sia</w:t>
+      <w:t xml:space="preserve"> (Jpro)</w:t>
     </w:r>
-    <w:r w:rsidRPr="00511BBC">
+    <w:r w:rsidRPr="009E7403">
       <w:rPr>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t xml:space="preserve"> Malang</w:t>
+      <w:t xml:space="preserve"> | </w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>E</w:t>
+    </w:r>
+    <w:r w:rsidRPr="009E7403">
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>-ISSN:  2775-5967 | DOI 10.32815/jpro</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:b/>
+        <w:bCs/>
+        <w:noProof/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:tab/>
+    </w:r>
+    <w:r w:rsidRPr="00870689">
+      <w:rPr>
+        <w:noProof/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="00870689">
+      <w:rPr>
+        <w:noProof/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:instrText xml:space="preserve"> PAGE   \* MERGEFORMAT </w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="00870689">
+      <w:rPr>
+        <w:noProof/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:t>295</w:t>
+    </w:r>
+    <w:r w:rsidRPr="00870689">
+      <w:rPr>
+        <w:noProof/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
-  <w:p w14:paraId="77B6BE63" w14:textId="77777777" w:rsidR="00511BBC" w:rsidRPr="00511BBC" w:rsidRDefault="00511BBC" w:rsidP="00511BBC">
+  <w:p w14:paraId="786715CD" w14:textId="77777777" w:rsidR="00EA1AE7" w:rsidRDefault="00EA1AE7" w:rsidP="00EA1AE7">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:ind w:left="0" w:hanging="2"/>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00511BBC">
+    <w:r w:rsidRPr="009E7403">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
-      <w:t>Jl. Sukarno Hatta - Rembuksari 1A Malang</w:t>
+      <w:t>Program Studi Manajemen</w:t>
+    </w:r>
+    <w:r>
+      <w:rPr>
+        <w:noProof/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t xml:space="preserve"> </w:t>
+    </w:r>
+    <w:r w:rsidRPr="009E7403">
+      <w:rPr>
+        <w:noProof/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:t>- Institut Teknologi dan Bisnis Asia Malang</w:t>
     </w:r>
   </w:p>
-  <w:p w14:paraId="38B2E0F7" w14:textId="77777777" w:rsidR="00511BBC" w:rsidRPr="00511BBC" w:rsidRDefault="00511BBC" w:rsidP="00511BBC">
+  <w:bookmarkStart w:id="2" w:name="_Hlk236899220"/>
+  <w:bookmarkStart w:id="3" w:name="_Hlk236899221"/>
+  <w:p w14:paraId="25BC4FB6" w14:textId="77777777" w:rsidR="00EA1AE7" w:rsidRPr="008B4A78" w:rsidRDefault="00EA1AE7" w:rsidP="00EA1AE7">
     <w:pPr>
       <w:pStyle w:val="Footer"/>
       <w:pBdr>
         <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
       </w:pBdr>
       <w:ind w:left="0" w:hanging="2"/>
       <w:rPr>
         <w:noProof/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
-    <w:r w:rsidRPr="00511BBC">
+    <w:r w:rsidRPr="008B4A78">
+      <w:rPr>
+        <w:noProof/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="begin"/>
+    </w:r>
+    <w:r w:rsidRPr="008B4A78">
+      <w:rPr>
+        <w:noProof/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:instrText>HYPERLINK "https://jurnal.stie.asia.ac.id/index.php/jpro"</w:instrText>
+    </w:r>
+    <w:r w:rsidRPr="008B4A78">
+      <w:rPr>
+        <w:noProof/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:r>
+    <w:r w:rsidRPr="008B4A78">
+      <w:rPr>
+        <w:noProof/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="separate"/>
+    </w:r>
+    <w:r w:rsidRPr="008B4A78">
+      <w:rPr>
+        <w:rStyle w:val="Hyperlink"/>
+        <w:noProof/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+        <w:u w:val="none"/>
+      </w:rPr>
+      <w:t>https://jurnal.stie.asia.ac.id/index.php/jpro</w:t>
+    </w:r>
+    <w:r w:rsidRPr="008B4A78">
+      <w:rPr>
+        <w:noProof/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+      <w:fldChar w:fldCharType="end"/>
+    </w:r>
+  </w:p>
+  <w:p w14:paraId="444AC4DF" w14:textId="77777777" w:rsidR="00EA1AE7" w:rsidRPr="00511BBC" w:rsidRDefault="00EA1AE7" w:rsidP="00EA1AE7">
+    <w:pPr>
+      <w:pStyle w:val="Footer"/>
+      <w:pBdr>
+        <w:top w:val="single" w:sz="4" w:space="1" w:color="auto"/>
+      </w:pBdr>
+      <w:ind w:left="0" w:hanging="2"/>
+      <w:rPr>
+        <w:noProof/>
+        <w:color w:val="000000" w:themeColor="text1"/>
+        <w:sz w:val="20"/>
+        <w:szCs w:val="20"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r w:rsidRPr="008B4A78">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve">Email: </w:t>
     </w:r>
     <w:hyperlink r:id="rId1" w:history="1">
-      <w:r w:rsidRPr="00511BBC">
+      <w:r w:rsidRPr="008B4A78">
         <w:rPr>
           <w:rStyle w:val="Hyperlink"/>
           <w:noProof/>
           <w:color w:val="000000" w:themeColor="text1"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:u w:val="none"/>
         </w:rPr>
         <w:t>jpro@asia.ac.id</w:t>
       </w:r>
     </w:hyperlink>
-    <w:r w:rsidRPr="00511BBC">
+    <w:r w:rsidRPr="008B4A78">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="000000" w:themeColor="text1"/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> phone : (0341) 478877</w:t>
     </w:r>
-  </w:p>
-[...3 lines deleted...]
-    </w:pPr>
+    <w:bookmarkEnd w:id="0"/>
+    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="2"/>
+    <w:bookmarkEnd w:id="3"/>
   </w:p>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="0259341C" w14:textId="77777777" w:rsidR="00F712CA" w:rsidRDefault="00F712CA">
+    <w:p w14:paraId="1358B4E5" w14:textId="77777777" w:rsidR="001C1ECF" w:rsidRDefault="001C1ECF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6F0B75A0" w14:textId="77777777" w:rsidR="00F712CA" w:rsidRDefault="00F712CA">
+    <w:p w14:paraId="72C4A28A" w14:textId="77777777" w:rsidR="001C1ECF" w:rsidRDefault="001C1ECF">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="37E1D216" w14:textId="77777777" w:rsidR="003D098A" w:rsidRDefault="00EF4A92">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="194" w:firstLine="0"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">FAKTOR-FAKTOR PSIKOLOGIS YANG MEMPENGARUHI KEPUTUSAN INVESTASI </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="37E1D217" w14:textId="77777777" w:rsidR="003D098A" w:rsidRDefault="00EF4A92">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="196" w:firstLine="0"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">GENERASI Z: STUDI TENTANG ANCHORING, LOSS AVERSION, OVERCONFIDENCE, </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="37E1D218" w14:textId="77777777" w:rsidR="003D098A" w:rsidRDefault="00EF4A92">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="192" w:firstLine="0"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:t xml:space="preserve">REGRET AVERSION, DAN REPRESENTATIVENESS </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="37E1D219" w14:textId="77777777" w:rsidR="003D098A" w:rsidRDefault="00EF4A92">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="0" w:right="141" w:firstLine="0"/>
       <w:jc w:val="right"/>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
-[...1 lines deleted...]
-    <w:sdtPr>
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
+  <w:p w14:paraId="37E1D21B" w14:textId="76F74931" w:rsidR="003D098A" w:rsidRPr="002563BE" w:rsidRDefault="002563BE">
+    <w:pPr>
+      <w:pBdr>
+        <w:top w:val="nil"/>
+        <w:left w:val="nil"/>
+        <w:bottom w:val="nil"/>
+        <w:right w:val="nil"/>
+        <w:between w:val="nil"/>
+      </w:pBdr>
+      <w:tabs>
+        <w:tab w:val="center" w:pos="4513"/>
+        <w:tab w:val="right" w:pos="9026"/>
+      </w:tabs>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+      <w:jc w:val="right"/>
+      <w:rPr>
+        <w:color w:val="000000"/>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+    </w:pPr>
+    <w:r>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
-      <w:alias w:val="Category"/>
-[...37 lines deleted...]
-  </w:sdt>
+      <w:t xml:space="preserve">Vol. xxx No. xxx </w:t>
+    </w:r>
+    <w:r w:rsidR="00452531">
+      <w:rPr>
+        <w:lang w:val="en-US"/>
+      </w:rPr>
+      <w:t>April 2026</w:t>
+    </w:r>
+  </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh wp14">
   <w:p w14:paraId="37E1D220" w14:textId="534268E0" w:rsidR="003D098A" w:rsidRPr="003A341D" w:rsidRDefault="003A341D" w:rsidP="003A341D">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:sz w:val="30"/>
         <w:szCs w:val="30"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="003A341D">
       <w:rPr>
         <w:noProof/>
         <w:sz w:val="30"/>
         <w:szCs w:val="30"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:drawing>
         <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251658240" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="6C6A5146" wp14:editId="768014CA">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="column">
             <wp:posOffset>-199390</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
@@ -5392,338 +5148,53 @@
         <w:szCs w:val="30"/>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>MANAJEMEN DAN PROFESIONAL</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="0A4402BD" w14:textId="48612E84" w:rsidR="00C2742A" w:rsidRPr="0037009F" w:rsidRDefault="00C2742A" w:rsidP="003A341D">
     <w:pPr>
       <w:spacing w:after="0" w:line="259" w:lineRule="auto"/>
       <w:ind w:left="1134" w:firstLine="0"/>
       <w:jc w:val="left"/>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:lang w:val="en-US"/>
       </w:rPr>
       <w:t>E-ISSN : 2775 - 5967</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
-<file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-[...282 lines deleted...]
-
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:zoom w:percent="100"/>
-  <w:proofState w:spelling="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="003D098A"/>
     <w:rsid w:val="00012C02"/>
     <w:rsid w:val="0001385A"/>
@@ -5739,206 +5210,204 @@
     <w:rsid w:val="00092125"/>
     <w:rsid w:val="000A36EC"/>
     <w:rsid w:val="000A7F16"/>
     <w:rsid w:val="000C3706"/>
     <w:rsid w:val="000C3E8E"/>
     <w:rsid w:val="000C6908"/>
     <w:rsid w:val="000D560A"/>
     <w:rsid w:val="0010218D"/>
     <w:rsid w:val="00102E17"/>
     <w:rsid w:val="0011216E"/>
     <w:rsid w:val="00112F3E"/>
     <w:rsid w:val="00121B64"/>
     <w:rsid w:val="00123FB2"/>
     <w:rsid w:val="00130ACF"/>
     <w:rsid w:val="0013403F"/>
     <w:rsid w:val="0014050D"/>
     <w:rsid w:val="00140B32"/>
     <w:rsid w:val="001501B2"/>
     <w:rsid w:val="00175AD4"/>
     <w:rsid w:val="001975E0"/>
     <w:rsid w:val="001B0A2C"/>
     <w:rsid w:val="001B7281"/>
     <w:rsid w:val="001B7377"/>
     <w:rsid w:val="001C0CE5"/>
     <w:rsid w:val="001C0E60"/>
+    <w:rsid w:val="001C1ECF"/>
     <w:rsid w:val="001C424A"/>
     <w:rsid w:val="001D11FF"/>
-    <w:rsid w:val="001D20C2"/>
     <w:rsid w:val="001E59EE"/>
     <w:rsid w:val="00204427"/>
     <w:rsid w:val="00206A7D"/>
     <w:rsid w:val="002121AC"/>
     <w:rsid w:val="00220F4A"/>
     <w:rsid w:val="002306B7"/>
     <w:rsid w:val="00240B39"/>
     <w:rsid w:val="002518D3"/>
     <w:rsid w:val="002563BE"/>
     <w:rsid w:val="002577C3"/>
     <w:rsid w:val="00260C60"/>
     <w:rsid w:val="00271F3D"/>
     <w:rsid w:val="0027505D"/>
     <w:rsid w:val="00290E26"/>
     <w:rsid w:val="0029393D"/>
     <w:rsid w:val="00293B9B"/>
     <w:rsid w:val="0029514A"/>
     <w:rsid w:val="00295B39"/>
     <w:rsid w:val="002A65FE"/>
+    <w:rsid w:val="002B1B8E"/>
     <w:rsid w:val="002C1819"/>
     <w:rsid w:val="002E0C40"/>
     <w:rsid w:val="002F0048"/>
     <w:rsid w:val="002F2201"/>
     <w:rsid w:val="002F2D38"/>
     <w:rsid w:val="002F333C"/>
     <w:rsid w:val="002F6001"/>
     <w:rsid w:val="00310D0A"/>
     <w:rsid w:val="0031645F"/>
     <w:rsid w:val="00316DBC"/>
     <w:rsid w:val="00326C92"/>
     <w:rsid w:val="00326E33"/>
     <w:rsid w:val="0032763B"/>
     <w:rsid w:val="00331AB0"/>
     <w:rsid w:val="00331E9B"/>
     <w:rsid w:val="00334E65"/>
     <w:rsid w:val="00343A69"/>
     <w:rsid w:val="0034590B"/>
     <w:rsid w:val="00350910"/>
     <w:rsid w:val="0036296D"/>
     <w:rsid w:val="0037009F"/>
     <w:rsid w:val="00372FA2"/>
     <w:rsid w:val="003802CA"/>
     <w:rsid w:val="00380497"/>
     <w:rsid w:val="00382B61"/>
     <w:rsid w:val="003A341D"/>
     <w:rsid w:val="003B159D"/>
     <w:rsid w:val="003B18FD"/>
     <w:rsid w:val="003D098A"/>
     <w:rsid w:val="003D5309"/>
     <w:rsid w:val="003E4428"/>
     <w:rsid w:val="003E75D2"/>
     <w:rsid w:val="004118B4"/>
     <w:rsid w:val="00412E88"/>
     <w:rsid w:val="00416F17"/>
     <w:rsid w:val="0042039F"/>
     <w:rsid w:val="004307D8"/>
     <w:rsid w:val="00430D8A"/>
     <w:rsid w:val="004361A2"/>
     <w:rsid w:val="0044582C"/>
     <w:rsid w:val="00452531"/>
     <w:rsid w:val="00454899"/>
     <w:rsid w:val="0047253F"/>
     <w:rsid w:val="00474B15"/>
-    <w:rsid w:val="00476A05"/>
     <w:rsid w:val="00486A82"/>
     <w:rsid w:val="0049716A"/>
     <w:rsid w:val="004C00A0"/>
     <w:rsid w:val="004C7397"/>
     <w:rsid w:val="004E266E"/>
     <w:rsid w:val="004E2EDB"/>
     <w:rsid w:val="004F2FB5"/>
-    <w:rsid w:val="004F3770"/>
     <w:rsid w:val="005011D4"/>
     <w:rsid w:val="00510AC1"/>
     <w:rsid w:val="00511BBC"/>
     <w:rsid w:val="005225DB"/>
     <w:rsid w:val="00540DFA"/>
     <w:rsid w:val="00547A6C"/>
     <w:rsid w:val="00552A98"/>
     <w:rsid w:val="00566BAE"/>
     <w:rsid w:val="0057236D"/>
     <w:rsid w:val="00576937"/>
     <w:rsid w:val="00583727"/>
     <w:rsid w:val="00593400"/>
     <w:rsid w:val="0059499E"/>
     <w:rsid w:val="005972BC"/>
     <w:rsid w:val="005A44EE"/>
     <w:rsid w:val="005A5348"/>
     <w:rsid w:val="005A6C4F"/>
     <w:rsid w:val="005B0334"/>
     <w:rsid w:val="005C63FA"/>
     <w:rsid w:val="005D0E81"/>
     <w:rsid w:val="005D1A61"/>
     <w:rsid w:val="005E3535"/>
     <w:rsid w:val="005F3E5A"/>
     <w:rsid w:val="0060067C"/>
     <w:rsid w:val="00604B8D"/>
     <w:rsid w:val="006461EA"/>
     <w:rsid w:val="0064700B"/>
-    <w:rsid w:val="00647EEC"/>
     <w:rsid w:val="0065768B"/>
     <w:rsid w:val="006731CA"/>
     <w:rsid w:val="00676192"/>
     <w:rsid w:val="006824D9"/>
     <w:rsid w:val="006943BD"/>
     <w:rsid w:val="006B632D"/>
     <w:rsid w:val="006C5B8A"/>
     <w:rsid w:val="006C6D8F"/>
     <w:rsid w:val="006C7B0C"/>
     <w:rsid w:val="006E69E8"/>
     <w:rsid w:val="006F0682"/>
     <w:rsid w:val="00705D9E"/>
     <w:rsid w:val="0071362B"/>
     <w:rsid w:val="00741642"/>
     <w:rsid w:val="00754B96"/>
     <w:rsid w:val="00773865"/>
     <w:rsid w:val="007763E9"/>
     <w:rsid w:val="00777B81"/>
     <w:rsid w:val="00780BF7"/>
     <w:rsid w:val="007834FD"/>
     <w:rsid w:val="00784388"/>
     <w:rsid w:val="00795BA9"/>
     <w:rsid w:val="007968EA"/>
     <w:rsid w:val="007B450F"/>
     <w:rsid w:val="007B4C94"/>
     <w:rsid w:val="007D00A8"/>
     <w:rsid w:val="007D0BF5"/>
     <w:rsid w:val="007D22EE"/>
     <w:rsid w:val="007D3784"/>
     <w:rsid w:val="007D3B11"/>
     <w:rsid w:val="007E4C2C"/>
     <w:rsid w:val="007F23D0"/>
     <w:rsid w:val="007F384D"/>
     <w:rsid w:val="007F6210"/>
     <w:rsid w:val="00800652"/>
     <w:rsid w:val="008030A0"/>
     <w:rsid w:val="00822976"/>
     <w:rsid w:val="0082489A"/>
     <w:rsid w:val="008257B6"/>
+    <w:rsid w:val="00825899"/>
     <w:rsid w:val="00840C2B"/>
     <w:rsid w:val="008521A3"/>
     <w:rsid w:val="00853544"/>
     <w:rsid w:val="00873579"/>
     <w:rsid w:val="0089321F"/>
     <w:rsid w:val="00893887"/>
     <w:rsid w:val="008975FA"/>
     <w:rsid w:val="008A4244"/>
     <w:rsid w:val="008A57C1"/>
     <w:rsid w:val="008B4A31"/>
     <w:rsid w:val="008B5CCA"/>
     <w:rsid w:val="008B6E17"/>
     <w:rsid w:val="008B6FFD"/>
-    <w:rsid w:val="008C58F3"/>
     <w:rsid w:val="008E78C6"/>
     <w:rsid w:val="008F100C"/>
     <w:rsid w:val="008F35AE"/>
     <w:rsid w:val="009064D4"/>
     <w:rsid w:val="00923FE8"/>
     <w:rsid w:val="00927E83"/>
     <w:rsid w:val="00946728"/>
     <w:rsid w:val="009532F8"/>
     <w:rsid w:val="00953D77"/>
     <w:rsid w:val="009709F9"/>
     <w:rsid w:val="00985EF5"/>
     <w:rsid w:val="00994B69"/>
     <w:rsid w:val="00994FF3"/>
     <w:rsid w:val="009951AB"/>
     <w:rsid w:val="009A1E00"/>
     <w:rsid w:val="009A75C1"/>
     <w:rsid w:val="009B346F"/>
     <w:rsid w:val="009D1CAD"/>
     <w:rsid w:val="009D7130"/>
     <w:rsid w:val="009E0343"/>
     <w:rsid w:val="009E4972"/>
     <w:rsid w:val="00A009A1"/>
     <w:rsid w:val="00A0343B"/>
     <w:rsid w:val="00A05685"/>
     <w:rsid w:val="00A05D6A"/>
@@ -5951,194 +5420,189 @@
     <w:rsid w:val="00A462B6"/>
     <w:rsid w:val="00A55DD2"/>
     <w:rsid w:val="00A7721C"/>
     <w:rsid w:val="00A801C5"/>
     <w:rsid w:val="00A81566"/>
     <w:rsid w:val="00A86315"/>
     <w:rsid w:val="00A922B9"/>
     <w:rsid w:val="00A92FEB"/>
     <w:rsid w:val="00A95E4C"/>
     <w:rsid w:val="00A9736C"/>
     <w:rsid w:val="00AA279B"/>
     <w:rsid w:val="00AB1867"/>
     <w:rsid w:val="00AB4585"/>
     <w:rsid w:val="00AB46B2"/>
     <w:rsid w:val="00AC28A8"/>
     <w:rsid w:val="00AD081F"/>
     <w:rsid w:val="00AD3C72"/>
     <w:rsid w:val="00AD5DF8"/>
     <w:rsid w:val="00AD7372"/>
     <w:rsid w:val="00AE1F7D"/>
     <w:rsid w:val="00AE5BEC"/>
     <w:rsid w:val="00B03C9F"/>
     <w:rsid w:val="00B147ED"/>
     <w:rsid w:val="00B16A7C"/>
     <w:rsid w:val="00B27DDD"/>
-    <w:rsid w:val="00B3266A"/>
     <w:rsid w:val="00B33F89"/>
     <w:rsid w:val="00B351A3"/>
     <w:rsid w:val="00B373F1"/>
     <w:rsid w:val="00B56DC1"/>
     <w:rsid w:val="00B57661"/>
     <w:rsid w:val="00B70BD4"/>
     <w:rsid w:val="00B73345"/>
     <w:rsid w:val="00B832E3"/>
     <w:rsid w:val="00B92707"/>
     <w:rsid w:val="00B92A03"/>
     <w:rsid w:val="00B947BB"/>
-    <w:rsid w:val="00BA15C8"/>
     <w:rsid w:val="00BB2506"/>
     <w:rsid w:val="00BD6BF3"/>
     <w:rsid w:val="00BE2084"/>
     <w:rsid w:val="00BE5C53"/>
     <w:rsid w:val="00BE64B6"/>
     <w:rsid w:val="00C16054"/>
     <w:rsid w:val="00C171E9"/>
     <w:rsid w:val="00C26F8D"/>
     <w:rsid w:val="00C2742A"/>
     <w:rsid w:val="00C27FF1"/>
     <w:rsid w:val="00C371EB"/>
     <w:rsid w:val="00C52013"/>
     <w:rsid w:val="00C6038B"/>
     <w:rsid w:val="00C606DF"/>
     <w:rsid w:val="00C73E7E"/>
     <w:rsid w:val="00C87D48"/>
     <w:rsid w:val="00C930BA"/>
     <w:rsid w:val="00C94E88"/>
     <w:rsid w:val="00CB34C8"/>
     <w:rsid w:val="00CB3B35"/>
     <w:rsid w:val="00CB6A4E"/>
     <w:rsid w:val="00CC3EA9"/>
     <w:rsid w:val="00CC4198"/>
     <w:rsid w:val="00CC7D7F"/>
     <w:rsid w:val="00CD0A68"/>
     <w:rsid w:val="00CD1D31"/>
     <w:rsid w:val="00CD5093"/>
     <w:rsid w:val="00CE47D8"/>
     <w:rsid w:val="00CE6877"/>
     <w:rsid w:val="00CF0263"/>
     <w:rsid w:val="00CF118E"/>
     <w:rsid w:val="00D020BE"/>
     <w:rsid w:val="00D068D2"/>
     <w:rsid w:val="00D10EA0"/>
     <w:rsid w:val="00D12D2A"/>
     <w:rsid w:val="00D15B17"/>
     <w:rsid w:val="00D16267"/>
     <w:rsid w:val="00D171A5"/>
     <w:rsid w:val="00D220B3"/>
     <w:rsid w:val="00D2299A"/>
     <w:rsid w:val="00D302FA"/>
     <w:rsid w:val="00D31BEE"/>
+    <w:rsid w:val="00D32BFA"/>
     <w:rsid w:val="00D341CD"/>
-    <w:rsid w:val="00D40F66"/>
     <w:rsid w:val="00D558CB"/>
     <w:rsid w:val="00D5596A"/>
     <w:rsid w:val="00D744AE"/>
     <w:rsid w:val="00DA3A10"/>
     <w:rsid w:val="00DA722B"/>
     <w:rsid w:val="00DB2742"/>
     <w:rsid w:val="00DD4460"/>
     <w:rsid w:val="00DD568D"/>
     <w:rsid w:val="00DE5608"/>
     <w:rsid w:val="00E01580"/>
     <w:rsid w:val="00E04BF8"/>
     <w:rsid w:val="00E07857"/>
     <w:rsid w:val="00E34107"/>
     <w:rsid w:val="00E358C2"/>
     <w:rsid w:val="00E432C4"/>
     <w:rsid w:val="00E43C6D"/>
     <w:rsid w:val="00E446F5"/>
     <w:rsid w:val="00E511EE"/>
     <w:rsid w:val="00E542D6"/>
     <w:rsid w:val="00E66C3F"/>
     <w:rsid w:val="00E90078"/>
     <w:rsid w:val="00E932DB"/>
     <w:rsid w:val="00E939B4"/>
+    <w:rsid w:val="00EA1AE7"/>
     <w:rsid w:val="00EA67A0"/>
     <w:rsid w:val="00EA6B90"/>
     <w:rsid w:val="00EC587F"/>
-    <w:rsid w:val="00EC77FF"/>
     <w:rsid w:val="00ED0E53"/>
     <w:rsid w:val="00ED1750"/>
     <w:rsid w:val="00ED1EF9"/>
     <w:rsid w:val="00EE4715"/>
     <w:rsid w:val="00EF0FA8"/>
     <w:rsid w:val="00EF2070"/>
     <w:rsid w:val="00EF3795"/>
     <w:rsid w:val="00EF4A92"/>
     <w:rsid w:val="00F0199F"/>
     <w:rsid w:val="00F03189"/>
     <w:rsid w:val="00F137EC"/>
-    <w:rsid w:val="00F20B37"/>
     <w:rsid w:val="00F27348"/>
     <w:rsid w:val="00F41ACF"/>
     <w:rsid w:val="00F45112"/>
     <w:rsid w:val="00F56464"/>
     <w:rsid w:val="00F623F8"/>
     <w:rsid w:val="00F64714"/>
     <w:rsid w:val="00F70857"/>
-    <w:rsid w:val="00F712CA"/>
     <w:rsid w:val="00F907DF"/>
     <w:rsid w:val="00F9293E"/>
-    <w:rsid w:val="00F95BBD"/>
     <w:rsid w:val="00F97A26"/>
     <w:rsid w:val="00FA002A"/>
     <w:rsid w:val="00FA3EC8"/>
     <w:rsid w:val="00FD2BAC"/>
     <w:rsid w:val="00FF1EE7"/>
     <w:rsid w:val="00FF60AF"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:eastAsia="ko-KR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val=","/>
   <w:listSeparator w:val=";"/>
   <w14:docId w14:val="37E1D1E6"/>
   <w15:docId w15:val="{127A7E3A-E291-40FD-966F-6D721147B31F}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Cambria" w:eastAsia="Cambria" w:hAnsi="Cambria" w:cs="Cambria"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="en-ID" w:eastAsia="ko-KR" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="5" w:line="353" w:lineRule="auto"/>
         <w:ind w:left="98" w:firstLine="710"/>
         <w:jc w:val="both"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
   <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
@@ -6888,834 +6352,84 @@
     </w:tblStylePr>
     <w:tblStylePr w:type="band2Vert">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:left w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:right w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
     <w:tblStylePr w:type="band1Horz">
       <w:tblPr/>
       <w:tcPr>
         <w:tcBorders>
           <w:top w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
           <w:bottom w:val="single" w:sz="4" w:space="0" w:color="7F7F7F" w:themeColor="text1" w:themeTint="80"/>
         </w:tcBorders>
       </w:tcPr>
     </w:tblStylePr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Footer">
     <w:name w:val="footer"/>
     <w:basedOn w:val="Normal"/>
     <w:link w:val="FooterChar"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="00511BBC"/>
     <w:pPr>
       <w:tabs>
         <w:tab w:val="center" w:pos="4513"/>
         <w:tab w:val="right" w:pos="9026"/>
       </w:tabs>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="FooterChar">
     <w:name w:val="Footer Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="Footer"/>
     <w:uiPriority w:val="99"/>
-    <w:semiHidden/>
     <w:rsid w:val="00511BBC"/>
-  </w:style>
-[...137 lines deleted...]
-    </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du"/>
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh"/>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2991/icskse-18.2019.37" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.weforum.org/agenda/2021/09/how-can-indonesian-smes-scale-up/" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1108/JEFAS-08-2018-0086" TargetMode="External"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/glossaryDocument" Target="glossary/document.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jpro@asia.ac.id" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jpro@asia.ac.id" TargetMode="External"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.2991/icskse-18.2019.37" TargetMode="External"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer3.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.weforum.org/agenda/2021/09/how-can-indonesian-smes-scale-up/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footer" Target="footer2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://doi.org/10.1108/JEFAS-08-2018-0086" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/footer3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="mailto:jpro@asia.ac.id" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
-</file>
-[...607 lines deleted...]
-</w:webSettings>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="1F497D"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="EEECE1"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="4F81BD"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="C0504D"/>
       </a:accent2>
       <a:accent3>
@@ -7994,94 +6708,70 @@
     </a:spDef>
     <a:lnDef>
       <a:spPr/>
       <a:bodyPr/>
       <a:lstStyle/>
       <a:style>
         <a:lnRef idx="2">
           <a:schemeClr val="accent1"/>
         </a:lnRef>
         <a:fillRef idx="0">
           <a:schemeClr val="accent1"/>
         </a:fillRef>
         <a:effectRef idx="1">
           <a:schemeClr val="accent1"/>
         </a:effectRef>
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
-<file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-[...21 lines deleted...]
-
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
-  <Template>Normal</Template>
+  <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>4</Pages>
-  <Words>975</Words>
-  <Characters>5560</Characters>
+  <Words>981</Words>
+  <Characters>5593</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>46</Lines>
   <Paragraphs>13</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>6522</CharactersWithSpaces>
+  <CharactersWithSpaces>6561</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
-  <cp:category>Vol. xx No. xx April 2026</cp:category>
 </cp:coreProperties>
 </file>